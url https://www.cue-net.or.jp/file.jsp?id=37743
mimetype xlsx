--- v0 (2025-10-14)
+++ v1 (2026-06-13)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98D38B7E-D462-4C1A-9DEB-9FF05EDDCC79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7530"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="変更版" sheetId="2" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">変更版!$A$1:$AK$53</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$AK$53</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="125">
   <si>
     <t>様式１</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
@@ -451,136 +452,133 @@
       <t>タネ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ルイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>予定数量(t)</t>
     <rPh sb="0" eb="2">
       <t>ヨテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>スウリョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>がれき類</t>
     <rPh sb="3" eb="4">
       <t>ルイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>自己</t>
+    <rPh sb="0" eb="2">
+      <t>ジコ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>委託</t>
+    <rPh sb="0" eb="2">
+      <t>イタク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>許可
+番号</t>
+    <rPh sb="0" eb="2">
+      <t>キョカ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>支払方法</t>
     <rPh sb="0" eb="2">
       <t>シハライ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウホウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>前納</t>
     <rPh sb="0" eb="2">
       <t>ゼンノウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>前納金を選択した場合の精算金振込先</t>
+    <t>銀行名</t>
+    <rPh sb="0" eb="3">
+      <t>ギンコウメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>口座名義人</t>
     <rPh sb="0" eb="2">
-      <t>ゼンノウ</t>
-[...22 lines deleted...]
-    <t>支店</t>
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>メイギニン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>銀行</t>
     <rPh sb="0" eb="2">
-      <t>シテン</t>
+      <t>ギンコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>種別</t>
     <rPh sb="0" eb="2">
       <t>シュベツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>普通</t>
     <rPh sb="0" eb="2">
       <t>フツウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>当座</t>
     <rPh sb="0" eb="2">
       <t>トウザ</t>
-    </rPh>
-[...18 lines deleted...]
-      <t>ショルイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>事業所概要書</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ガイヨウショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>産業廃棄物性状表</t>
     <rPh sb="0" eb="2">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ハイキブツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セイジョウ</t>
     </rPh>
     <rPh sb="7" eb="8">
@@ -858,162 +856,116 @@
   <si>
     <t>廃石膏ボード</t>
     <rPh sb="0" eb="1">
       <t>ハイ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>セッコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ガラスくず、コンクリートくず
 及び陶磁器くず
 （石綿含有物）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>(西暦)</t>
     <rPh sb="1" eb="3">
       <t>セイレキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>E-mailアドレス</t>
-    <phoneticPr fontId="1"/>
-[...3 lines deleted...]
-(×10　　×20)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>プライバシーポリシー
 ご記入いただいた個人情報は厳正な管理の上、富津地区産業廃棄物最終処分場の一次閉鎖等の連絡に使用いたします。
 なお、個人情報は関連法令により認められた場合を除き、各位の事前の承諾なしに第三者に提供することはありません。</t>
     <rPh sb="32" eb="34">
       <t>フッツ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>チク</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="38" eb="41">
       <t>ハイキブツ</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>サイシュウ</t>
     </rPh>
     <rPh sb="43" eb="46">
       <t>ショブンジョウ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>イチジ</t>
     </rPh>
     <rPh sb="49" eb="51">
       <t>ヘイサ</t>
     </rPh>
     <rPh sb="51" eb="52">
       <t>トウ</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>レンラク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>運搬方法</t>
-[...8 lines deleted...]
-  <si>
     <t>※　契約締結日から西暦</t>
     <rPh sb="2" eb="4">
       <t>ケイヤク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>テイケツ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ビ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>セイレキ</t>
-    </rPh>
-[...12 lines deleted...]
-      <t>コケイカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>廃石膏ボード
 （石綿含有物）</t>
     </r>
-    <phoneticPr fontId="1"/>
-[...15 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>廃プラスチック類
 （石綿含有物）</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
@@ -1278,113 +1230,310 @@
     <rPh sb="14" eb="17">
       <t>セツメイショ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ウツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>建設業許可証の写し</t>
     <rPh sb="0" eb="2">
       <t>ケンセツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>キョカショウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ウツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>自己</t>
-[...7 lines deleted...]
-    <t>委託を選択した場合の委託先名称及び許可番号</t>
+    <t>登記簿謄本上</t>
+    <rPh sb="0" eb="3">
+      <t>トウキボ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>トウホン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ジョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>日本産業分類の大分類（中分類）</t>
+    <rPh sb="0" eb="2">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>サンギョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ブンルイ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ダイブンルイ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>チュウブンルイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　　　　　　　　　(　　　　　　　　　　)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>廃プラスチック類
+(×10)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>廃プラスチック類
+(×20)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>その他公社が求めたもの</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>コウシャ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>モト</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>現場担当者
+連絡先</t>
+    <rPh sb="0" eb="2">
+      <t>ゲンバ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>レンラクサキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ゴムくず
+(天然ゴム）</t>
+    <rPh sb="6" eb="8">
+      <t>テンネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>―</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>前納金状況
+等受信用</t>
+    <rPh sb="0" eb="2">
+      <t>ゼンノウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ジュシンヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>運
+搬
+方
+法</t>
+    <rPh sb="0" eb="1">
+      <t>ウン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ハン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>カタ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ホウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>口座番号</t>
+    <rPh sb="0" eb="2">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　　　　　　　　　　　　　　支店</t>
+    <rPh sb="17" eb="19">
+      <t>シテン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>前納金を選択
+した場合の
+精算金振込先</t>
+    <rPh sb="0" eb="2">
+      <t>ゼンノウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>センタク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>セイサンキン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>フリコミ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>サキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>名称　２</t>
+    <rPh sb="0" eb="2">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>名称　１</t>
+    <rPh sb="0" eb="2">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>添付書類</t>
+    <rPh sb="0" eb="4">
+      <t>テンプショルイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>一時閉鎖等の
+おしらせ受信用</t>
+    <rPh sb="0" eb="2">
+      <t>イチジ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヘイサ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジュシンヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　（　　　　）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>委託を選択した
+場合の委託先
+名称　及び
+許可番号</t>
     <rPh sb="0" eb="2">
       <t>イタク</t>
     </rPh>
-    <rPh sb="10" eb="13">
+    <rPh sb="3" eb="5">
+      <t>センタク</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
       <t>イタクサキ</t>
     </rPh>
-    <rPh sb="13" eb="15">
+    <rPh sb="15" eb="17">
       <t>メイショウ</t>
     </rPh>
-    <rPh sb="15" eb="16">
+    <rPh sb="18" eb="19">
       <t>オヨ</t>
     </rPh>
-    <rPh sb="17" eb="19">
+    <rPh sb="21" eb="23">
       <t>キョカ</t>
     </rPh>
-    <rPh sb="19" eb="21">
+    <rPh sb="23" eb="25">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="19"/>
-[...28 lines deleted...]
-    <phoneticPr fontId="19"/>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>廃石綿等
+(固形化) (非固形化)</t>
+    <rPh sb="6" eb="9">
+      <t>コケイカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>保温材</t>
+    <rPh sb="0" eb="3">
+      <t>ホオンザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -1769,783 +1918,759 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="199">
+  <cellXfs count="191">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...5 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...5 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...11 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...61 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...74 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...50 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
-[...164 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...41 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2678,2602 +2803,2595 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AK162"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="N42" sqref="N42:S43"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A28" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AA33" sqref="AA33:AF33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.375" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="2.375" style="2"/>
-[...9 lines deleted...]
-    <col min="38" max="16384" width="2.375" style="2"/>
+    <col min="1" max="2" width="2.33203125" style="3"/>
+    <col min="3" max="3" width="2.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="6" width="2.33203125" style="3"/>
+    <col min="7" max="10" width="2.88671875" style="3" customWidth="1"/>
+    <col min="11" max="11" width="1.6640625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="2.5546875" style="3" customWidth="1"/>
+    <col min="13" max="16" width="2.33203125" style="3"/>
+    <col min="17" max="19" width="2.44140625" style="3" customWidth="1"/>
+    <col min="20" max="20" width="1.44140625" style="3" customWidth="1"/>
+    <col min="21" max="21" width="1.88671875" style="3" customWidth="1"/>
+    <col min="22" max="22" width="1.77734375" style="3" customWidth="1"/>
+    <col min="23" max="23" width="2.88671875" style="3" customWidth="1"/>
+    <col min="24" max="26" width="2.33203125" style="3"/>
+    <col min="27" max="29" width="2.33203125" style="3" customWidth="1"/>
+    <col min="30" max="30" width="4.33203125" style="3" customWidth="1"/>
+    <col min="31" max="32" width="2.33203125" style="3" customWidth="1"/>
+    <col min="33" max="36" width="2.6640625" style="3" customWidth="1"/>
+    <col min="37" max="37" width="2.33203125" style="3" customWidth="1"/>
+    <col min="38" max="16384" width="2.33203125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:37" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="139" t="s">
+    <row r="2" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="112" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="112"/>
+      <c r="D2" s="112"/>
+      <c r="E2" s="112"/>
+      <c r="F2" s="112"/>
+      <c r="G2" s="112"/>
+      <c r="H2" s="112"/>
+      <c r="I2" s="112"/>
+      <c r="J2" s="112"/>
+      <c r="K2" s="112"/>
+      <c r="L2" s="112"/>
+      <c r="M2" s="112"/>
+      <c r="N2" s="112"/>
+      <c r="O2" s="112"/>
+      <c r="P2" s="112"/>
+      <c r="Q2" s="112"/>
+      <c r="R2" s="112"/>
+      <c r="S2" s="112"/>
+      <c r="T2" s="112"/>
+      <c r="U2" s="112"/>
+      <c r="V2" s="112"/>
+      <c r="W2" s="112"/>
+      <c r="X2" s="113"/>
+      <c r="Y2" s="113"/>
+      <c r="Z2" s="113"/>
+      <c r="AA2" s="111" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB2" s="111"/>
+      <c r="AC2" s="111"/>
+      <c r="AD2" s="111"/>
+      <c r="AE2" s="28"/>
+      <c r="AF2" s="28"/>
+      <c r="AG2" s="28"/>
+      <c r="AH2" s="28"/>
+      <c r="AI2" s="28"/>
+      <c r="AJ2" s="28"/>
+      <c r="AK2" s="28"/>
+    </row>
+    <row r="3" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z3" s="27" t="s">
+        <v>85</v>
+      </c>
+      <c r="AA3" s="119"/>
+      <c r="AB3" s="119"/>
+      <c r="AC3" s="119"/>
+      <c r="AD3" s="119"/>
+      <c r="AE3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF3" s="119"/>
+      <c r="AG3" s="119"/>
+      <c r="AH3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI3" s="119"/>
+      <c r="AJ3" s="119"/>
+      <c r="AK3" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="116" t="s">
+        <v>73</v>
+      </c>
+      <c r="B4" s="116"/>
+      <c r="C4" s="116"/>
+      <c r="D4" s="116"/>
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="116"/>
+      <c r="H4" s="116"/>
+      <c r="I4" s="116"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+      <c r="N4" s="116"/>
+      <c r="O4" s="116"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+    </row>
+    <row r="5" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="117" t="s">
+        <v>99</v>
+      </c>
+      <c r="B5" s="117"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="117"/>
+      <c r="E5" s="117"/>
+      <c r="F5" s="117"/>
+      <c r="G5" s="117"/>
+      <c r="H5" s="117"/>
+      <c r="I5" s="117"/>
+      <c r="J5" s="117"/>
+      <c r="K5" s="117"/>
+      <c r="L5" s="117"/>
+      <c r="M5" s="117"/>
+      <c r="N5" s="117"/>
+      <c r="O5" s="117"/>
+      <c r="P5" s="117"/>
+      <c r="Q5" s="117"/>
+      <c r="R5" s="117"/>
+      <c r="S5" s="117"/>
+      <c r="T5" s="117"/>
+      <c r="U5" s="117"/>
+      <c r="V5" s="117"/>
+      <c r="W5" s="117"/>
+      <c r="X5" s="117"/>
+      <c r="Y5" s="117"/>
+      <c r="Z5" s="117"/>
+      <c r="AA5" s="117"/>
+      <c r="AB5" s="117"/>
+      <c r="AC5" s="117"/>
+      <c r="AD5" s="117"/>
+      <c r="AE5" s="117"/>
+      <c r="AF5" s="117"/>
+      <c r="AG5" s="117"/>
+      <c r="AH5" s="117"/>
+      <c r="AI5" s="117"/>
+      <c r="AJ5" s="117"/>
+      <c r="AK5" s="117"/>
+    </row>
+    <row r="6" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="117"/>
+      <c r="B6" s="117"/>
+      <c r="C6" s="117"/>
+      <c r="D6" s="117"/>
+      <c r="E6" s="117"/>
+      <c r="F6" s="117"/>
+      <c r="G6" s="117"/>
+      <c r="H6" s="117"/>
+      <c r="I6" s="117"/>
+      <c r="J6" s="117"/>
+      <c r="K6" s="117"/>
+      <c r="L6" s="117"/>
+      <c r="M6" s="117"/>
+      <c r="N6" s="117"/>
+      <c r="O6" s="117"/>
+      <c r="P6" s="117"/>
+      <c r="Q6" s="117"/>
+      <c r="R6" s="117"/>
+      <c r="S6" s="117"/>
+      <c r="T6" s="117"/>
+      <c r="U6" s="117"/>
+      <c r="V6" s="117"/>
+      <c r="W6" s="117"/>
+      <c r="X6" s="117"/>
+      <c r="Y6" s="117"/>
+      <c r="Z6" s="117"/>
+      <c r="AA6" s="117"/>
+      <c r="AB6" s="117"/>
+      <c r="AC6" s="117"/>
+      <c r="AD6" s="117"/>
+      <c r="AE6" s="117"/>
+      <c r="AF6" s="117"/>
+      <c r="AG6" s="117"/>
+      <c r="AH6" s="117"/>
+      <c r="AI6" s="117"/>
+      <c r="AJ6" s="117"/>
+      <c r="AK6" s="117"/>
+    </row>
+    <row r="7" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="117"/>
+      <c r="B7" s="117"/>
+      <c r="C7" s="117"/>
+      <c r="D7" s="117"/>
+      <c r="E7" s="117"/>
+      <c r="F7" s="117"/>
+      <c r="G7" s="117"/>
+      <c r="H7" s="117"/>
+      <c r="I7" s="117"/>
+      <c r="J7" s="117"/>
+      <c r="K7" s="117"/>
+      <c r="L7" s="117"/>
+      <c r="M7" s="117"/>
+      <c r="N7" s="117"/>
+      <c r="O7" s="117"/>
+      <c r="P7" s="117"/>
+      <c r="Q7" s="117"/>
+      <c r="R7" s="117"/>
+      <c r="S7" s="117"/>
+      <c r="T7" s="117"/>
+      <c r="U7" s="117"/>
+      <c r="V7" s="117"/>
+      <c r="W7" s="117"/>
+      <c r="X7" s="117"/>
+      <c r="Y7" s="117"/>
+      <c r="Z7" s="117"/>
+      <c r="AA7" s="117"/>
+      <c r="AB7" s="117"/>
+      <c r="AC7" s="117"/>
+      <c r="AD7" s="117"/>
+      <c r="AE7" s="117"/>
+      <c r="AF7" s="117"/>
+      <c r="AG7" s="117"/>
+      <c r="AH7" s="117"/>
+      <c r="AI7" s="117"/>
+      <c r="AJ7" s="117"/>
+      <c r="AK7" s="117"/>
+    </row>
+    <row r="8" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R8" s="114" t="s">
+        <v>4</v>
+      </c>
+      <c r="S8" s="115"/>
+      <c r="T8" s="115"/>
+      <c r="U8" s="115"/>
+      <c r="V8" s="115"/>
+      <c r="W8" s="115"/>
+      <c r="X8" s="115"/>
+      <c r="Y8" s="115"/>
+      <c r="Z8" s="115"/>
+      <c r="AA8" s="115"/>
+      <c r="AB8" s="115"/>
+      <c r="AC8" s="115"/>
+      <c r="AD8" s="115"/>
+      <c r="AE8" s="115"/>
+      <c r="AF8" s="115"/>
+      <c r="AG8" s="115"/>
+      <c r="AH8" s="115"/>
+      <c r="AI8" s="118" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ8" s="118"/>
+      <c r="AK8" s="4"/>
+    </row>
+    <row r="9" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="120" t="s">
+        <v>94</v>
+      </c>
+      <c r="B9" s="83"/>
+      <c r="C9" s="83"/>
+      <c r="D9" s="83"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G9" s="8"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="J9" s="8"/>
+      <c r="R9" s="114" t="s">
+        <v>6</v>
+      </c>
+      <c r="S9" s="115"/>
+      <c r="T9" s="115"/>
+      <c r="U9" s="115"/>
+      <c r="V9" s="115"/>
+      <c r="W9" s="115"/>
+      <c r="X9" s="115"/>
+      <c r="Y9" s="115"/>
+      <c r="Z9" s="115"/>
+      <c r="AA9" s="115"/>
+      <c r="AB9" s="115"/>
+      <c r="AC9" s="115"/>
+      <c r="AD9" s="115"/>
+      <c r="AE9" s="5"/>
+      <c r="AF9" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG9" s="66"/>
+      <c r="AH9" s="5"/>
+      <c r="AI9" s="83" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ9" s="83"/>
+      <c r="AK9" s="8"/>
+    </row>
+    <row r="10" spans="1:37" s="2" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="10"/>
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="R10" s="12"/>
+      <c r="S10" s="12"/>
+      <c r="T10" s="12"/>
+      <c r="U10" s="12"/>
+      <c r="V10" s="12"/>
+      <c r="W10" s="12"/>
+      <c r="X10" s="12"/>
+      <c r="Y10" s="12"/>
+      <c r="Z10" s="12"/>
+      <c r="AA10" s="12"/>
+      <c r="AB10" s="12"/>
+      <c r="AC10" s="12"/>
+      <c r="AD10" s="12"/>
+      <c r="AE10" s="12"/>
+      <c r="AF10" s="12"/>
+      <c r="AG10" s="12"/>
+      <c r="AH10" s="12"/>
+      <c r="AI10" s="11"/>
+      <c r="AJ10" s="11"/>
+      <c r="AK10" s="8"/>
+    </row>
+    <row r="11" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="66"/>
+      <c r="C11" s="66"/>
+      <c r="D11" s="67"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="94" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="94"/>
+      <c r="H11" s="94"/>
+      <c r="I11" s="94"/>
+      <c r="J11" s="94" t="s">
+        <v>11</v>
+      </c>
+      <c r="K11" s="94"/>
+      <c r="L11" s="94"/>
+      <c r="M11" s="94"/>
+      <c r="N11" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="O11" s="94"/>
+      <c r="P11" s="94"/>
+      <c r="Q11" s="94"/>
+      <c r="R11" s="94"/>
+      <c r="S11" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="T11" s="94"/>
+      <c r="U11" s="94"/>
+      <c r="V11" s="94"/>
+      <c r="W11" s="94"/>
+      <c r="X11" s="94"/>
+      <c r="Y11" s="94"/>
+      <c r="Z11" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="AA11" s="94"/>
+      <c r="AB11" s="94"/>
+      <c r="AC11" s="94"/>
+      <c r="AD11" s="94"/>
+      <c r="AE11" s="94"/>
+      <c r="AF11" s="94"/>
+      <c r="AG11" s="94" t="s">
+        <v>15</v>
+      </c>
+      <c r="AH11" s="94"/>
+      <c r="AI11" s="94"/>
+      <c r="AJ11" s="94"/>
+      <c r="AK11" s="9"/>
+    </row>
+    <row r="12" spans="1:37" s="2" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:37" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="99" t="s">
+        <v>96</v>
+      </c>
+      <c r="B13" s="99"/>
+      <c r="C13" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="95"/>
+      <c r="E13" s="95"/>
+      <c r="F13" s="95"/>
+      <c r="G13" s="59"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="59"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="59"/>
+      <c r="N13" s="59"/>
+      <c r="O13" s="59"/>
+      <c r="P13" s="59"/>
+      <c r="Q13" s="59"/>
+      <c r="R13" s="59"/>
+      <c r="S13" s="59"/>
+      <c r="T13" s="59"/>
+      <c r="U13" s="59"/>
+      <c r="V13" s="59"/>
+      <c r="W13" s="59"/>
+      <c r="X13" s="59"/>
+      <c r="Y13" s="59"/>
+      <c r="Z13" s="59"/>
+      <c r="AA13" s="59"/>
+      <c r="AB13" s="61" t="s">
+        <v>25</v>
+      </c>
+      <c r="AC13" s="61"/>
+      <c r="AD13" s="61"/>
+      <c r="AE13" s="48" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF13" s="49"/>
+      <c r="AG13" s="49"/>
+      <c r="AH13" s="49"/>
+      <c r="AI13" s="49"/>
+      <c r="AJ13" s="49"/>
+      <c r="AK13" s="50"/>
+    </row>
+    <row r="14" spans="1:37" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="99"/>
+      <c r="B14" s="99"/>
+      <c r="C14" s="96" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="96"/>
+      <c r="E14" s="96"/>
+      <c r="F14" s="96"/>
+      <c r="G14" s="97" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="98"/>
+      <c r="I14" s="98" t="s">
+        <v>111</v>
+      </c>
+      <c r="J14" s="98"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="98"/>
+      <c r="M14" s="98"/>
+      <c r="N14" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="O14" s="104"/>
+      <c r="P14" s="105"/>
+      <c r="Q14" s="105"/>
+      <c r="R14" s="105"/>
+      <c r="S14" s="105"/>
+      <c r="T14" s="105"/>
+      <c r="U14" s="105"/>
+      <c r="V14" s="105"/>
+      <c r="W14" s="105"/>
+      <c r="X14" s="105"/>
+      <c r="Y14" s="105"/>
+      <c r="Z14" s="105"/>
+      <c r="AA14" s="105"/>
+      <c r="AB14" s="61"/>
+      <c r="AC14" s="61"/>
+      <c r="AD14" s="61"/>
+      <c r="AE14" s="42"/>
+      <c r="AF14" s="43"/>
+      <c r="AG14" s="43"/>
+      <c r="AH14" s="43"/>
+      <c r="AI14" s="43"/>
+      <c r="AJ14" s="109" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK14" s="110"/>
+    </row>
+    <row r="15" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="99"/>
+      <c r="B15" s="99"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="101"/>
+      <c r="H15" s="101"/>
+      <c r="I15" s="101"/>
+      <c r="J15" s="101"/>
+      <c r="K15" s="101"/>
+      <c r="L15" s="101"/>
+      <c r="M15" s="101"/>
+      <c r="N15" s="101"/>
+      <c r="O15" s="101"/>
+      <c r="P15" s="101"/>
+      <c r="Q15" s="101"/>
+      <c r="R15" s="101"/>
+      <c r="S15" s="101"/>
+      <c r="T15" s="101"/>
+      <c r="U15" s="101"/>
+      <c r="V15" s="101"/>
+      <c r="W15" s="101"/>
+      <c r="X15" s="101"/>
+      <c r="Y15" s="101"/>
+      <c r="Z15" s="101"/>
+      <c r="AA15" s="101"/>
+      <c r="AB15" s="102" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC15" s="61"/>
+      <c r="AD15" s="61"/>
+      <c r="AE15" s="57"/>
+      <c r="AF15" s="57"/>
+      <c r="AG15" s="57"/>
+      <c r="AH15" s="57"/>
+      <c r="AI15" s="58"/>
+      <c r="AJ15" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="AK15" s="63"/>
+    </row>
+    <row r="16" spans="1:37" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="99"/>
+      <c r="B16" s="99"/>
+      <c r="C16" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="95"/>
+      <c r="E16" s="95"/>
+      <c r="F16" s="95"/>
+      <c r="G16" s="59"/>
+      <c r="H16" s="59"/>
+      <c r="I16" s="59"/>
+      <c r="J16" s="59"/>
+      <c r="K16" s="59"/>
+      <c r="L16" s="59"/>
+      <c r="M16" s="59"/>
+      <c r="N16" s="59"/>
+      <c r="O16" s="59"/>
+      <c r="P16" s="59"/>
+      <c r="Q16" s="59"/>
+      <c r="R16" s="59"/>
+      <c r="S16" s="59"/>
+      <c r="T16" s="59"/>
+      <c r="U16" s="59"/>
+      <c r="V16" s="59"/>
+      <c r="W16" s="59"/>
+      <c r="X16" s="59"/>
+      <c r="Y16" s="59"/>
+      <c r="Z16" s="59"/>
+      <c r="AA16" s="59"/>
+      <c r="AB16" s="61"/>
+      <c r="AC16" s="61"/>
+      <c r="AD16" s="61"/>
+      <c r="AE16" s="57"/>
+      <c r="AF16" s="57"/>
+      <c r="AG16" s="57"/>
+      <c r="AH16" s="57"/>
+      <c r="AI16" s="58"/>
+      <c r="AJ16" s="64"/>
+      <c r="AK16" s="65"/>
+    </row>
+    <row r="17" spans="1:37" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="99"/>
+      <c r="B17" s="99"/>
+      <c r="C17" s="96" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="96"/>
+      <c r="E17" s="96"/>
+      <c r="F17" s="96"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="60"/>
+      <c r="Q17" s="60"/>
+      <c r="R17" s="60"/>
+      <c r="S17" s="60"/>
+      <c r="T17" s="60"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="60"/>
+      <c r="W17" s="60"/>
+      <c r="X17" s="60"/>
+      <c r="Y17" s="60"/>
+      <c r="Z17" s="60"/>
+      <c r="AA17" s="60"/>
+      <c r="AB17" s="102" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC17" s="61"/>
+      <c r="AD17" s="61"/>
+      <c r="AE17" s="103"/>
+      <c r="AF17" s="103"/>
+      <c r="AG17" s="103"/>
+      <c r="AH17" s="103"/>
+      <c r="AI17" s="103"/>
+      <c r="AJ17" s="103"/>
+      <c r="AK17" s="103"/>
+    </row>
+    <row r="18" spans="1:37" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="99"/>
+      <c r="B18" s="99"/>
+      <c r="C18" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="95"/>
+      <c r="E18" s="95"/>
+      <c r="F18" s="95"/>
+      <c r="G18" s="59"/>
+      <c r="H18" s="59"/>
+      <c r="I18" s="59"/>
+      <c r="J18" s="59"/>
+      <c r="K18" s="59"/>
+      <c r="L18" s="59"/>
+      <c r="M18" s="59"/>
+      <c r="N18" s="59"/>
+      <c r="O18" s="59"/>
+      <c r="P18" s="59"/>
+      <c r="Q18" s="59"/>
+      <c r="R18" s="59"/>
+      <c r="S18" s="59"/>
+      <c r="T18" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="U18" s="61"/>
+      <c r="V18" s="61"/>
+      <c r="W18" s="61"/>
+      <c r="X18" s="48" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y18" s="49"/>
+      <c r="Z18" s="49"/>
+      <c r="AA18" s="49"/>
+      <c r="AB18" s="49"/>
+      <c r="AC18" s="49"/>
+      <c r="AD18" s="49"/>
+      <c r="AE18" s="49"/>
+      <c r="AF18" s="49"/>
+      <c r="AG18" s="49"/>
+      <c r="AH18" s="49"/>
+      <c r="AI18" s="49"/>
+      <c r="AJ18" s="49"/>
+      <c r="AK18" s="50"/>
+    </row>
+    <row r="19" spans="1:37" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="99"/>
+      <c r="B19" s="99"/>
+      <c r="C19" s="96" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="96"/>
+      <c r="E19" s="96"/>
+      <c r="F19" s="96"/>
+      <c r="G19" s="154"/>
+      <c r="H19" s="155"/>
+      <c r="I19" s="155"/>
+      <c r="J19" s="155"/>
+      <c r="K19" s="155"/>
+      <c r="L19" s="155"/>
+      <c r="M19" s="155"/>
+      <c r="N19" s="155"/>
+      <c r="O19" s="155"/>
+      <c r="P19" s="155"/>
+      <c r="Q19" s="155"/>
+      <c r="R19" s="155"/>
+      <c r="S19" s="156"/>
+      <c r="T19" s="61"/>
+      <c r="U19" s="61"/>
+      <c r="V19" s="61"/>
+      <c r="W19" s="61"/>
+      <c r="X19" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y19" s="43"/>
+      <c r="Z19" s="43"/>
+      <c r="AA19" s="43"/>
+      <c r="AB19" s="43"/>
+      <c r="AC19" s="43"/>
+      <c r="AD19" s="43"/>
+      <c r="AE19" s="43"/>
+      <c r="AF19" s="43"/>
+      <c r="AG19" s="43"/>
+      <c r="AH19" s="43"/>
+      <c r="AI19" s="43"/>
+      <c r="AJ19" s="43"/>
+      <c r="AK19" s="44"/>
+    </row>
+    <row r="20" spans="1:37" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="99"/>
+      <c r="B20" s="99"/>
+      <c r="C20" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="95"/>
+      <c r="E20" s="95"/>
+      <c r="F20" s="95"/>
+      <c r="G20" s="59"/>
+      <c r="H20" s="59"/>
+      <c r="I20" s="59"/>
+      <c r="J20" s="59"/>
+      <c r="K20" s="59"/>
+      <c r="L20" s="59"/>
+      <c r="M20" s="59"/>
+      <c r="N20" s="59"/>
+      <c r="O20" s="59"/>
+      <c r="P20" s="59"/>
+      <c r="Q20" s="59"/>
+      <c r="R20" s="59"/>
+      <c r="S20" s="59"/>
+      <c r="T20" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="U20" s="95"/>
+      <c r="V20" s="95"/>
+      <c r="W20" s="95"/>
+      <c r="X20" s="59"/>
+      <c r="Y20" s="59"/>
+      <c r="Z20" s="59"/>
+      <c r="AA20" s="59"/>
+      <c r="AB20" s="59"/>
+      <c r="AC20" s="59"/>
+      <c r="AD20" s="59"/>
+      <c r="AE20" s="59"/>
+      <c r="AF20" s="59"/>
+      <c r="AG20" s="59"/>
+      <c r="AH20" s="59"/>
+      <c r="AI20" s="59"/>
+      <c r="AJ20" s="59"/>
+      <c r="AK20" s="59"/>
+    </row>
+    <row r="21" spans="1:37" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="99"/>
+      <c r="B21" s="99"/>
+      <c r="C21" s="159" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="160"/>
+      <c r="E21" s="160"/>
+      <c r="F21" s="161"/>
+      <c r="G21" s="60"/>
+      <c r="H21" s="60"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="60"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="60"/>
+      <c r="O21" s="60"/>
+      <c r="P21" s="60"/>
+      <c r="Q21" s="60"/>
+      <c r="R21" s="60"/>
+      <c r="S21" s="60"/>
+      <c r="T21" s="170" t="s">
         <v>97</v>
       </c>
-      <c r="B2" s="139"/>
-[...36 lines deleted...]
-      <c r="AK2" s="31"/>
+      <c r="U21" s="171"/>
+      <c r="V21" s="171"/>
+      <c r="W21" s="172"/>
+      <c r="X21" s="60"/>
+      <c r="Y21" s="60"/>
+      <c r="Z21" s="60"/>
+      <c r="AA21" s="60"/>
+      <c r="AB21" s="60"/>
+      <c r="AC21" s="60"/>
+      <c r="AD21" s="60"/>
+      <c r="AE21" s="60"/>
+      <c r="AF21" s="60"/>
+      <c r="AG21" s="60"/>
+      <c r="AH21" s="60"/>
+      <c r="AI21" s="60"/>
+      <c r="AJ21" s="60"/>
+      <c r="AK21" s="60"/>
     </row>
-    <row r="3" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="Z3" s="29" t="s">
+    <row r="22" spans="1:37" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="99"/>
+      <c r="B22" s="99"/>
+      <c r="C22" s="100" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" s="100"/>
+      <c r="E22" s="100"/>
+      <c r="F22" s="100"/>
+      <c r="G22" s="68" t="s">
+        <v>120</v>
+      </c>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="58"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="68" t="s">
+        <v>112</v>
+      </c>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="58"/>
+      <c r="Y22" s="66"/>
+      <c r="Z22" s="66"/>
+      <c r="AA22" s="66"/>
+      <c r="AB22" s="66"/>
+      <c r="AC22" s="66"/>
+      <c r="AD22" s="66"/>
+      <c r="AE22" s="66"/>
+      <c r="AF22" s="66"/>
+      <c r="AG22" s="66"/>
+      <c r="AH22" s="66"/>
+      <c r="AI22" s="66"/>
+      <c r="AJ22" s="66"/>
+      <c r="AK22" s="67"/>
+    </row>
+    <row r="23" spans="1:37" s="2" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="32"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="107" t="s">
+        <v>87</v>
+      </c>
+      <c r="H23" s="107"/>
+      <c r="I23" s="107"/>
+      <c r="J23" s="107"/>
+      <c r="K23" s="107"/>
+      <c r="L23" s="107"/>
+      <c r="M23" s="107"/>
+      <c r="N23" s="107"/>
+      <c r="O23" s="107"/>
+      <c r="P23" s="107"/>
+      <c r="Q23" s="107"/>
+      <c r="R23" s="107"/>
+      <c r="S23" s="107"/>
+      <c r="T23" s="107"/>
+      <c r="U23" s="107"/>
+      <c r="V23" s="107"/>
+      <c r="W23" s="107"/>
+      <c r="X23" s="107"/>
+      <c r="Y23" s="107"/>
+      <c r="Z23" s="107"/>
+      <c r="AA23" s="107"/>
+      <c r="AB23" s="107"/>
+      <c r="AC23" s="107"/>
+      <c r="AD23" s="107"/>
+      <c r="AE23" s="107"/>
+      <c r="AF23" s="107"/>
+      <c r="AG23" s="107"/>
+      <c r="AH23" s="107"/>
+      <c r="AI23" s="107"/>
+      <c r="AJ23" s="107"/>
+      <c r="AK23" s="107"/>
+    </row>
+    <row r="24" spans="1:37" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="106" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="106"/>
+      <c r="C24" s="106"/>
+      <c r="D24" s="106" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" s="106"/>
+      <c r="F24" s="106"/>
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="106"/>
+      <c r="J24" s="106"/>
+      <c r="K24" s="106"/>
+      <c r="L24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M24" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="N24" s="106"/>
+      <c r="O24" s="106"/>
+      <c r="P24" s="106"/>
+      <c r="Q24" s="106"/>
+      <c r="R24" s="106"/>
+      <c r="S24" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="T24" s="106"/>
+      <c r="U24" s="106"/>
+      <c r="V24" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="W24" s="106"/>
+      <c r="X24" s="106"/>
+      <c r="Y24" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="106" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA24" s="106"/>
+      <c r="AB24" s="106"/>
+      <c r="AC24" s="106"/>
+      <c r="AD24" s="106"/>
+      <c r="AE24" s="106" t="s">
+        <v>34</v>
+      </c>
+      <c r="AF24" s="106"/>
+      <c r="AG24" s="108"/>
+      <c r="AH24" s="108"/>
+      <c r="AI24" s="108"/>
+      <c r="AJ24" s="108"/>
+      <c r="AK24" s="19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="162" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="163"/>
+      <c r="C25" s="163"/>
+      <c r="D25" s="163"/>
+      <c r="E25" s="163"/>
+      <c r="F25" s="164"/>
+      <c r="G25" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="63"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="55"/>
+      <c r="O25" s="55"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="55"/>
+      <c r="R25" s="55"/>
+      <c r="S25" s="55"/>
+      <c r="T25" s="55"/>
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="55"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="55"/>
+      <c r="Z25" s="55"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="55"/>
+      <c r="AI25" s="55"/>
+      <c r="AJ25" s="55"/>
+      <c r="AK25" s="56"/>
+    </row>
+    <row r="26" spans="1:37" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="165"/>
+      <c r="B26" s="106"/>
+      <c r="C26" s="106"/>
+      <c r="D26" s="106"/>
+      <c r="E26" s="106"/>
+      <c r="F26" s="166"/>
+      <c r="G26" s="167" t="s">
+        <v>21</v>
+      </c>
+      <c r="H26" s="168"/>
+      <c r="I26" s="168"/>
+      <c r="J26" s="169"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="80"/>
+      <c r="M26" s="80"/>
+      <c r="N26" s="80"/>
+      <c r="O26" s="80"/>
+      <c r="P26" s="80"/>
+      <c r="Q26" s="80"/>
+      <c r="R26" s="80"/>
+      <c r="S26" s="80"/>
+      <c r="T26" s="80"/>
+      <c r="U26" s="80"/>
+      <c r="V26" s="80"/>
+      <c r="W26" s="80"/>
+      <c r="X26" s="80"/>
+      <c r="Y26" s="80"/>
+      <c r="Z26" s="80"/>
+      <c r="AA26" s="80"/>
+      <c r="AB26" s="80"/>
+      <c r="AC26" s="80"/>
+      <c r="AD26" s="80"/>
+      <c r="AE26" s="80"/>
+      <c r="AF26" s="80"/>
+      <c r="AG26" s="80"/>
+      <c r="AH26" s="80"/>
+      <c r="AI26" s="80"/>
+      <c r="AJ26" s="80"/>
+      <c r="AK26" s="81"/>
+    </row>
+    <row r="27" spans="1:37" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="165"/>
+      <c r="B27" s="106"/>
+      <c r="C27" s="106"/>
+      <c r="D27" s="106"/>
+      <c r="E27" s="106"/>
+      <c r="F27" s="166"/>
+      <c r="G27" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="62"/>
+      <c r="I27" s="62"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="54"/>
+      <c r="L27" s="55"/>
+      <c r="M27" s="55"/>
+      <c r="N27" s="55"/>
+      <c r="O27" s="55"/>
+      <c r="P27" s="55"/>
+      <c r="Q27" s="55"/>
+      <c r="R27" s="55"/>
+      <c r="S27" s="55"/>
+      <c r="T27" s="55"/>
+      <c r="U27" s="55"/>
+      <c r="V27" s="55"/>
+      <c r="W27" s="55"/>
+      <c r="X27" s="55"/>
+      <c r="Y27" s="55"/>
+      <c r="Z27" s="55"/>
+      <c r="AA27" s="56"/>
+      <c r="AB27" s="74" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC27" s="157"/>
+      <c r="AD27" s="158"/>
+      <c r="AE27" s="45" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF27" s="46"/>
+      <c r="AG27" s="46"/>
+      <c r="AH27" s="46"/>
+      <c r="AI27" s="46"/>
+      <c r="AJ27" s="46"/>
+      <c r="AK27" s="47"/>
+    </row>
+    <row r="28" spans="1:37" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="167"/>
+      <c r="B28" s="168"/>
+      <c r="C28" s="168"/>
+      <c r="D28" s="168"/>
+      <c r="E28" s="168"/>
+      <c r="F28" s="169"/>
+      <c r="G28" s="167" t="s">
+        <v>37</v>
+      </c>
+      <c r="H28" s="168"/>
+      <c r="I28" s="168"/>
+      <c r="J28" s="169"/>
+      <c r="K28" s="79"/>
+      <c r="L28" s="80"/>
+      <c r="M28" s="80"/>
+      <c r="N28" s="80"/>
+      <c r="O28" s="80"/>
+      <c r="P28" s="80"/>
+      <c r="Q28" s="80"/>
+      <c r="R28" s="80"/>
+      <c r="S28" s="80"/>
+      <c r="T28" s="80"/>
+      <c r="U28" s="80"/>
+      <c r="V28" s="80"/>
+      <c r="W28" s="80"/>
+      <c r="X28" s="80"/>
+      <c r="Y28" s="80"/>
+      <c r="Z28" s="80"/>
+      <c r="AA28" s="81"/>
+      <c r="AB28" s="159"/>
+      <c r="AC28" s="160"/>
+      <c r="AD28" s="161"/>
+      <c r="AE28" s="42"/>
+      <c r="AF28" s="43"/>
+      <c r="AG28" s="43"/>
+      <c r="AH28" s="43"/>
+      <c r="AI28" s="43"/>
+      <c r="AJ28" s="43"/>
+      <c r="AK28" s="44"/>
+    </row>
+    <row r="29" spans="1:37" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="149" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="94"/>
+      <c r="C29" s="94"/>
+      <c r="D29" s="94"/>
+      <c r="E29" s="94"/>
+      <c r="F29" s="150"/>
+      <c r="G29" s="151" t="s">
+        <v>88</v>
+      </c>
+      <c r="H29" s="151"/>
+      <c r="I29" s="151"/>
+      <c r="J29" s="151"/>
+      <c r="K29" s="151"/>
+      <c r="L29" s="151"/>
+      <c r="M29" s="151"/>
+      <c r="N29" s="151"/>
+      <c r="O29" s="24"/>
+      <c r="P29" s="24"/>
+      <c r="R29" s="26"/>
+      <c r="S29" s="24"/>
+      <c r="T29" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="U29" s="24"/>
+      <c r="V29" s="24"/>
+      <c r="W29" s="24"/>
+      <c r="X29" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z29" s="24"/>
+      <c r="AA29" s="24"/>
+      <c r="AB29" s="152" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC29" s="152"/>
+      <c r="AD29" s="152"/>
+      <c r="AE29" s="152"/>
+      <c r="AF29" s="152"/>
+      <c r="AG29" s="152"/>
+      <c r="AH29" s="152"/>
+      <c r="AI29" s="152"/>
+      <c r="AJ29" s="152"/>
+      <c r="AK29" s="153"/>
+    </row>
+    <row r="30" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="H30" s="52"/>
+      <c r="I30" s="52"/>
+      <c r="J30" s="52"/>
+      <c r="K30" s="52"/>
+      <c r="L30" s="53"/>
+      <c r="M30" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="N30" s="52"/>
+      <c r="O30" s="52"/>
+      <c r="P30" s="53"/>
+      <c r="Q30" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="R30" s="52"/>
+      <c r="S30" s="52"/>
+      <c r="T30" s="52"/>
+      <c r="U30" s="52"/>
+      <c r="V30" s="53"/>
+      <c r="W30" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="X30" s="52"/>
+      <c r="Y30" s="52"/>
+      <c r="Z30" s="53"/>
+      <c r="AA30" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB30" s="52"/>
+      <c r="AC30" s="52"/>
+      <c r="AD30" s="52"/>
+      <c r="AE30" s="52"/>
+      <c r="AF30" s="53"/>
+      <c r="AG30" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="AH30" s="52"/>
+      <c r="AI30" s="52"/>
+      <c r="AJ30" s="52"/>
+      <c r="AK30" s="53"/>
+    </row>
+    <row r="31" spans="1:37" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17"/>
+      <c r="F31" s="18"/>
+      <c r="G31" s="51" t="s">
+        <v>46</v>
+      </c>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="52"/>
+      <c r="K31" s="52"/>
+      <c r="L31" s="53"/>
+      <c r="M31" s="58"/>
+      <c r="N31" s="66"/>
+      <c r="O31" s="66"/>
+      <c r="P31" s="67"/>
+      <c r="Q31" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="R31" s="72"/>
+      <c r="S31" s="72"/>
+      <c r="T31" s="72"/>
+      <c r="U31" s="72"/>
+      <c r="V31" s="73"/>
+      <c r="W31" s="58"/>
+      <c r="X31" s="66"/>
+      <c r="Y31" s="66"/>
+      <c r="Z31" s="67"/>
+      <c r="AA31" s="69" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB31" s="70"/>
+      <c r="AC31" s="70"/>
+      <c r="AD31" s="70"/>
+      <c r="AE31" s="70"/>
+      <c r="AF31" s="71"/>
+      <c r="AG31" s="58"/>
+      <c r="AH31" s="66"/>
+      <c r="AI31" s="66"/>
+      <c r="AJ31" s="66"/>
+      <c r="AK31" s="67"/>
+    </row>
+    <row r="32" spans="1:37" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="89" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="90"/>
+      <c r="C32" s="90"/>
+      <c r="D32" s="90"/>
+      <c r="E32" s="90"/>
+      <c r="F32" s="91"/>
+      <c r="G32" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="H32" s="52"/>
+      <c r="I32" s="52"/>
+      <c r="J32" s="52"/>
+      <c r="K32" s="52"/>
+      <c r="L32" s="53"/>
+      <c r="M32" s="58"/>
+      <c r="N32" s="66"/>
+      <c r="O32" s="66"/>
+      <c r="P32" s="67"/>
+      <c r="Q32" s="68" t="s">
+        <v>106</v>
+      </c>
+      <c r="R32" s="72"/>
+      <c r="S32" s="72"/>
+      <c r="T32" s="72"/>
+      <c r="U32" s="72"/>
+      <c r="V32" s="73"/>
+      <c r="W32" s="58"/>
+      <c r="X32" s="66"/>
+      <c r="Y32" s="66"/>
+      <c r="Z32" s="67"/>
+      <c r="AA32" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="AB32" s="52"/>
+      <c r="AC32" s="52"/>
+      <c r="AD32" s="52"/>
+      <c r="AE32" s="52"/>
+      <c r="AF32" s="53"/>
+      <c r="AG32" s="58"/>
+      <c r="AH32" s="66"/>
+      <c r="AI32" s="66"/>
+      <c r="AJ32" s="66"/>
+      <c r="AK32" s="67"/>
+    </row>
+    <row r="33" spans="1:37" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="86" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33" s="87"/>
+      <c r="C33" s="87"/>
+      <c r="D33" s="87"/>
+      <c r="E33" s="87"/>
+      <c r="F33" s="88"/>
+      <c r="G33" s="69" t="s">
+        <v>74</v>
+      </c>
+      <c r="H33" s="92"/>
+      <c r="I33" s="92"/>
+      <c r="J33" s="92"/>
+      <c r="K33" s="92"/>
+      <c r="L33" s="93"/>
+      <c r="M33" s="58"/>
+      <c r="N33" s="66"/>
+      <c r="O33" s="66"/>
+      <c r="P33" s="67"/>
+      <c r="Q33" s="68" t="s">
+        <v>107</v>
+      </c>
+      <c r="R33" s="72"/>
+      <c r="S33" s="72"/>
+      <c r="T33" s="72"/>
+      <c r="U33" s="72"/>
+      <c r="V33" s="73"/>
+      <c r="W33" s="58"/>
+      <c r="X33" s="66"/>
+      <c r="Y33" s="66"/>
+      <c r="Z33" s="67"/>
+      <c r="AA33" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="AB33" s="52"/>
+      <c r="AC33" s="52"/>
+      <c r="AD33" s="52"/>
+      <c r="AE33" s="52"/>
+      <c r="AF33" s="53"/>
+      <c r="AG33" s="58"/>
+      <c r="AH33" s="66"/>
+      <c r="AI33" s="66"/>
+      <c r="AJ33" s="66"/>
+      <c r="AK33" s="67"/>
+    </row>
+    <row r="34" spans="1:37" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="89" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="90"/>
+      <c r="C34" s="90"/>
+      <c r="D34" s="90"/>
+      <c r="E34" s="90"/>
+      <c r="F34" s="91"/>
+      <c r="G34" s="68" t="s">
         <v>83</v>
       </c>
-      <c r="AA3" s="146"/>
-[...13 lines deleted...]
-      <c r="AK3" s="2" t="s">
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="73"/>
+      <c r="M34" s="58"/>
+      <c r="N34" s="66"/>
+      <c r="O34" s="66"/>
+      <c r="P34" s="67"/>
+      <c r="Q34" s="68" t="s">
+        <v>90</v>
+      </c>
+      <c r="R34" s="52"/>
+      <c r="S34" s="52"/>
+      <c r="T34" s="52"/>
+      <c r="U34" s="52"/>
+      <c r="V34" s="53"/>
+      <c r="W34" s="58"/>
+      <c r="X34" s="66"/>
+      <c r="Y34" s="66"/>
+      <c r="Z34" s="67"/>
+      <c r="AA34" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB34" s="52"/>
+      <c r="AC34" s="52"/>
+      <c r="AD34" s="52"/>
+      <c r="AE34" s="52"/>
+      <c r="AF34" s="53"/>
+      <c r="AG34" s="58"/>
+      <c r="AH34" s="66"/>
+      <c r="AI34" s="66"/>
+      <c r="AJ34" s="66"/>
+      <c r="AK34" s="67"/>
+    </row>
+    <row r="35" spans="1:37" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="33"/>
+      <c r="B35" s="1"/>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="34"/>
+      <c r="G35" s="68" t="s">
+        <v>89</v>
+      </c>
+      <c r="H35" s="52"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="52"/>
+      <c r="K35" s="52"/>
+      <c r="L35" s="53"/>
+      <c r="M35" s="58"/>
+      <c r="N35" s="66"/>
+      <c r="O35" s="66"/>
+      <c r="P35" s="67"/>
+      <c r="Q35" s="68" t="s">
+        <v>76</v>
+      </c>
+      <c r="R35" s="52"/>
+      <c r="S35" s="52"/>
+      <c r="T35" s="52"/>
+      <c r="U35" s="52"/>
+      <c r="V35" s="53"/>
+      <c r="W35" s="58"/>
+      <c r="X35" s="66"/>
+      <c r="Y35" s="66"/>
+      <c r="Z35" s="67"/>
+      <c r="AA35" s="76" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB35" s="77"/>
+      <c r="AC35" s="77"/>
+      <c r="AD35" s="77"/>
+      <c r="AE35" s="77"/>
+      <c r="AF35" s="78"/>
+      <c r="AG35" s="58"/>
+      <c r="AH35" s="66"/>
+      <c r="AI35" s="66"/>
+      <c r="AJ35" s="66"/>
+      <c r="AK35" s="67"/>
+    </row>
+    <row r="36" spans="1:37" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="17"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="69" t="s">
+        <v>84</v>
+      </c>
+      <c r="H36" s="70"/>
+      <c r="I36" s="70"/>
+      <c r="J36" s="70"/>
+      <c r="K36" s="70"/>
+      <c r="L36" s="71"/>
+      <c r="M36" s="58"/>
+      <c r="N36" s="66"/>
+      <c r="O36" s="66"/>
+      <c r="P36" s="67"/>
+      <c r="Q36" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="R36" s="52"/>
+      <c r="S36" s="52"/>
+      <c r="T36" s="52"/>
+      <c r="U36" s="52"/>
+      <c r="V36" s="53"/>
+      <c r="W36" s="58"/>
+      <c r="X36" s="66"/>
+      <c r="Y36" s="66"/>
+      <c r="Z36" s="67"/>
+      <c r="AA36" s="76" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB36" s="77"/>
+      <c r="AC36" s="77"/>
+      <c r="AD36" s="77"/>
+      <c r="AE36" s="77"/>
+      <c r="AF36" s="78"/>
+      <c r="AG36" s="58"/>
+      <c r="AH36" s="66"/>
+      <c r="AI36" s="66"/>
+      <c r="AJ36" s="66"/>
+      <c r="AK36" s="67"/>
+    </row>
+    <row r="37" spans="1:37" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="14"/>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="51" t="s">
+        <v>124</v>
+      </c>
+      <c r="H37" s="52"/>
+      <c r="I37" s="52"/>
+      <c r="J37" s="52"/>
+      <c r="K37" s="52"/>
+      <c r="L37" s="53"/>
+      <c r="M37" s="58"/>
+      <c r="N37" s="66"/>
+      <c r="O37" s="66"/>
+      <c r="P37" s="67"/>
+      <c r="Q37" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="R37" s="52"/>
+      <c r="S37" s="52"/>
+      <c r="T37" s="52"/>
+      <c r="U37" s="52"/>
+      <c r="V37" s="53"/>
+      <c r="W37" s="58"/>
+      <c r="X37" s="66"/>
+      <c r="Y37" s="66"/>
+      <c r="Z37" s="67"/>
+      <c r="AA37" s="68" t="s">
+        <v>123</v>
+      </c>
+      <c r="AB37" s="52"/>
+      <c r="AC37" s="52"/>
+      <c r="AD37" s="52"/>
+      <c r="AE37" s="52"/>
+      <c r="AF37" s="53"/>
+      <c r="AG37" s="58"/>
+      <c r="AH37" s="66"/>
+      <c r="AI37" s="66"/>
+      <c r="AJ37" s="66"/>
+      <c r="AK37" s="67"/>
+    </row>
+    <row r="38" spans="1:37" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="148" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="83"/>
+      <c r="C38" s="82">
         <v>1</v>
       </c>
-    </row>
-[...304 lines deleted...]
-      <c r="C13" s="91" t="s">
+      <c r="D38" s="142" t="s">
+        <v>47</v>
+      </c>
+      <c r="E38" s="142"/>
+      <c r="F38" s="143"/>
+      <c r="G38" s="176" t="s">
+        <v>122</v>
+      </c>
+      <c r="H38" s="176"/>
+      <c r="I38" s="176"/>
+      <c r="J38" s="177"/>
+      <c r="K38" s="186" t="s">
         <v>17</v>
       </c>
-      <c r="D13" s="91"/>
-[...1128 lines deleted...]
-      <c r="M38" s="183"/>
+      <c r="L38" s="187"/>
+      <c r="M38" s="187"/>
       <c r="N38" s="187"/>
       <c r="O38" s="188"/>
-      <c r="P38" s="188"/>
-[...22 lines deleted...]
-      <c r="AK38" s="84"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="41"/>
+      <c r="R38" s="41"/>
+      <c r="S38" s="41"/>
+      <c r="T38" s="41"/>
+      <c r="U38" s="41"/>
+      <c r="V38" s="41"/>
+      <c r="W38" s="41"/>
+      <c r="X38" s="41"/>
+      <c r="Y38" s="41"/>
+      <c r="Z38" s="41"/>
+      <c r="AA38" s="41"/>
+      <c r="AB38" s="41"/>
+      <c r="AC38" s="74" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD38" s="63"/>
+      <c r="AE38" s="85"/>
+      <c r="AF38" s="62"/>
+      <c r="AG38" s="62"/>
+      <c r="AH38" s="62"/>
+      <c r="AI38" s="62"/>
+      <c r="AJ38" s="62"/>
+      <c r="AK38" s="63"/>
     </row>
-    <row r="39" spans="1:37" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-[...38 lines deleted...]
-      <c r="AK39" s="110"/>
+    <row r="39" spans="1:37" s="2" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="121"/>
+      <c r="B39" s="122"/>
+      <c r="C39" s="42"/>
+      <c r="D39" s="144"/>
+      <c r="E39" s="144"/>
+      <c r="F39" s="145"/>
+      <c r="G39" s="178"/>
+      <c r="H39" s="178"/>
+      <c r="I39" s="178"/>
+      <c r="J39" s="179"/>
+      <c r="K39" s="97" t="s">
+        <v>118</v>
+      </c>
+      <c r="L39" s="98"/>
+      <c r="M39" s="98"/>
+      <c r="N39" s="98"/>
+      <c r="O39" s="189"/>
+      <c r="P39" s="154"/>
+      <c r="Q39" s="155"/>
+      <c r="R39" s="155"/>
+      <c r="S39" s="155"/>
+      <c r="T39" s="155"/>
+      <c r="U39" s="155"/>
+      <c r="V39" s="155"/>
+      <c r="W39" s="155"/>
+      <c r="X39" s="155"/>
+      <c r="Y39" s="155"/>
+      <c r="Z39" s="155"/>
+      <c r="AA39" s="155"/>
+      <c r="AB39" s="155"/>
+      <c r="AC39" s="75"/>
+      <c r="AD39" s="65"/>
+      <c r="AE39" s="75"/>
+      <c r="AF39" s="64"/>
+      <c r="AG39" s="64"/>
+      <c r="AH39" s="64"/>
+      <c r="AI39" s="64"/>
+      <c r="AJ39" s="64"/>
+      <c r="AK39" s="65"/>
     </row>
-    <row r="40" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-      <c r="C40" s="101">
+    <row r="40" spans="1:37" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="121"/>
+      <c r="B40" s="122"/>
+      <c r="C40" s="82">
         <v>2</v>
       </c>
-      <c r="D40" s="197" t="s">
-[...12 lines deleted...]
-      <c r="M40" s="183"/>
+      <c r="D40" s="146" t="s">
+        <v>48</v>
+      </c>
+      <c r="E40" s="146"/>
+      <c r="F40" s="146"/>
+      <c r="G40" s="178"/>
+      <c r="H40" s="178"/>
+      <c r="I40" s="178"/>
+      <c r="J40" s="179"/>
+      <c r="K40" s="186" t="s">
+        <v>17</v>
+      </c>
+      <c r="L40" s="187"/>
+      <c r="M40" s="187"/>
       <c r="N40" s="187"/>
       <c r="O40" s="188"/>
-      <c r="P40" s="188"/>
-[...16 lines deleted...]
-      <c r="AE40" s="83"/>
+      <c r="P40" s="54"/>
+      <c r="Q40" s="55"/>
+      <c r="R40" s="55"/>
+      <c r="S40" s="55"/>
+      <c r="T40" s="55"/>
+      <c r="U40" s="55"/>
+      <c r="V40" s="55"/>
+      <c r="W40" s="55"/>
+      <c r="X40" s="55"/>
+      <c r="Y40" s="55"/>
+      <c r="Z40" s="55"/>
+      <c r="AA40" s="55"/>
+      <c r="AB40" s="56"/>
+      <c r="AC40" s="74" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD40" s="63"/>
+      <c r="AE40" s="82"/>
       <c r="AF40" s="83"/>
       <c r="AG40" s="83"/>
       <c r="AH40" s="83"/>
       <c r="AI40" s="83"/>
       <c r="AJ40" s="83"/>
       <c r="AK40" s="84"/>
     </row>
-    <row r="41" spans="1:37" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-[...38 lines deleted...]
-      <c r="AK41" s="110"/>
+    <row r="41" spans="1:37" s="2" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="42"/>
+      <c r="B41" s="43"/>
+      <c r="C41" s="42"/>
+      <c r="D41" s="147"/>
+      <c r="E41" s="147"/>
+      <c r="F41" s="147"/>
+      <c r="G41" s="180"/>
+      <c r="H41" s="180"/>
+      <c r="I41" s="180"/>
+      <c r="J41" s="181"/>
+      <c r="K41" s="75" t="s">
+        <v>117</v>
+      </c>
+      <c r="L41" s="64"/>
+      <c r="M41" s="64"/>
+      <c r="N41" s="64"/>
+      <c r="O41" s="65"/>
+      <c r="P41" s="79"/>
+      <c r="Q41" s="80"/>
+      <c r="R41" s="80"/>
+      <c r="S41" s="80"/>
+      <c r="T41" s="80"/>
+      <c r="U41" s="80"/>
+      <c r="V41" s="80"/>
+      <c r="W41" s="80"/>
+      <c r="X41" s="80"/>
+      <c r="Y41" s="80"/>
+      <c r="Z41" s="80"/>
+      <c r="AA41" s="80"/>
+      <c r="AB41" s="81"/>
+      <c r="AC41" s="75"/>
+      <c r="AD41" s="65"/>
+      <c r="AE41" s="42"/>
+      <c r="AF41" s="43"/>
+      <c r="AG41" s="43"/>
+      <c r="AH41" s="43"/>
+      <c r="AI41" s="43"/>
+      <c r="AJ41" s="43"/>
+      <c r="AK41" s="44"/>
     </row>
-    <row r="42" spans="1:37" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C42" s="111">
+    <row r="42" spans="1:37" s="2" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="136" t="s">
+        <v>50</v>
+      </c>
+      <c r="B42" s="137"/>
+      <c r="C42" s="82">
         <v>1</v>
       </c>
-      <c r="D42" s="70" t="s">
-[...17 lines deleted...]
-      <c r="P42" s="83"/>
+      <c r="D42" s="142" t="s">
+        <v>51</v>
+      </c>
+      <c r="E42" s="142"/>
+      <c r="F42" s="142"/>
+      <c r="G42" s="176" t="s">
+        <v>116</v>
+      </c>
+      <c r="H42" s="176"/>
+      <c r="I42" s="176"/>
+      <c r="J42" s="177"/>
+      <c r="K42" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="L42" s="62"/>
+      <c r="M42" s="62"/>
+      <c r="N42" s="62"/>
+      <c r="O42" s="63"/>
+      <c r="P42" s="82"/>
       <c r="Q42" s="83"/>
       <c r="R42" s="83"/>
       <c r="S42" s="83"/>
-      <c r="T42" s="112" t="s">
+      <c r="T42" s="83"/>
+      <c r="U42" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="V42" s="63"/>
+      <c r="W42" s="85" t="s">
+        <v>115</v>
+      </c>
+      <c r="X42" s="62"/>
+      <c r="Y42" s="62"/>
+      <c r="Z42" s="62"/>
+      <c r="AA42" s="62"/>
+      <c r="AB42" s="62"/>
+      <c r="AC42" s="62"/>
+      <c r="AD42" s="62"/>
+      <c r="AE42" s="175" t="s">
+        <v>55</v>
+      </c>
+      <c r="AF42" s="175"/>
+      <c r="AG42" s="85">
+        <v>1</v>
+      </c>
+      <c r="AH42" s="62"/>
+      <c r="AI42" s="182" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ42" s="182"/>
+      <c r="AK42" s="183"/>
+    </row>
+    <row r="43" spans="1:37" s="2" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="138"/>
+      <c r="B43" s="139"/>
+      <c r="C43" s="42"/>
+      <c r="D43" s="144"/>
+      <c r="E43" s="144"/>
+      <c r="F43" s="144"/>
+      <c r="G43" s="178"/>
+      <c r="H43" s="178"/>
+      <c r="I43" s="178"/>
+      <c r="J43" s="179"/>
+      <c r="K43" s="97"/>
+      <c r="L43" s="98"/>
+      <c r="M43" s="98"/>
+      <c r="N43" s="98"/>
+      <c r="O43" s="189"/>
+      <c r="P43" s="42"/>
+      <c r="Q43" s="43"/>
+      <c r="R43" s="43"/>
+      <c r="S43" s="43"/>
+      <c r="T43" s="43"/>
+      <c r="U43" s="64"/>
+      <c r="V43" s="65"/>
+      <c r="W43" s="75"/>
+      <c r="X43" s="64"/>
+      <c r="Y43" s="64"/>
+      <c r="Z43" s="64"/>
+      <c r="AA43" s="64"/>
+      <c r="AB43" s="64"/>
+      <c r="AC43" s="64"/>
+      <c r="AD43" s="64"/>
+      <c r="AE43" s="175"/>
+      <c r="AF43" s="175"/>
+      <c r="AG43" s="75">
+        <v>2</v>
+      </c>
+      <c r="AH43" s="64"/>
+      <c r="AI43" s="184" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ43" s="184"/>
+      <c r="AK43" s="185"/>
+    </row>
+    <row r="44" spans="1:37" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="138"/>
+      <c r="B44" s="139"/>
+      <c r="C44" s="82">
+        <v>2</v>
+      </c>
+      <c r="D44" s="146" t="s">
+        <v>93</v>
+      </c>
+      <c r="E44" s="146"/>
+      <c r="F44" s="173"/>
+      <c r="G44" s="178"/>
+      <c r="H44" s="178"/>
+      <c r="I44" s="178"/>
+      <c r="J44" s="179"/>
+      <c r="K44" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="L44" s="62"/>
+      <c r="M44" s="62"/>
+      <c r="N44" s="62"/>
+      <c r="O44" s="63"/>
+      <c r="P44" s="85"/>
+      <c r="Q44" s="62"/>
+      <c r="R44" s="62"/>
+      <c r="S44" s="62"/>
+      <c r="T44" s="62"/>
+      <c r="U44" s="62"/>
+      <c r="V44" s="62"/>
+      <c r="W44" s="62"/>
+      <c r="X44" s="62"/>
+      <c r="Y44" s="62"/>
+      <c r="Z44" s="62"/>
+      <c r="AA44" s="62"/>
+      <c r="AB44" s="62"/>
+      <c r="AC44" s="85" t="s">
         <v>114</v>
       </c>
-      <c r="U42" s="113"/>
-[...14 lines deleted...]
-      <c r="AF42" s="82">
+      <c r="AD44" s="62"/>
+      <c r="AE44" s="62"/>
+      <c r="AF44" s="62"/>
+      <c r="AG44" s="83"/>
+      <c r="AH44" s="83"/>
+      <c r="AI44" s="83"/>
+      <c r="AJ44" s="83"/>
+      <c r="AK44" s="84"/>
+    </row>
+    <row r="45" spans="1:37" s="2" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="140"/>
+      <c r="B45" s="141"/>
+      <c r="C45" s="42"/>
+      <c r="D45" s="147"/>
+      <c r="E45" s="147"/>
+      <c r="F45" s="174"/>
+      <c r="G45" s="180"/>
+      <c r="H45" s="180"/>
+      <c r="I45" s="180"/>
+      <c r="J45" s="181"/>
+      <c r="K45" s="190" t="s">
+        <v>53</v>
+      </c>
+      <c r="L45" s="109"/>
+      <c r="M45" s="109"/>
+      <c r="N45" s="109"/>
+      <c r="O45" s="110"/>
+      <c r="P45" s="154"/>
+      <c r="Q45" s="155"/>
+      <c r="R45" s="155"/>
+      <c r="S45" s="155"/>
+      <c r="T45" s="155"/>
+      <c r="U45" s="155"/>
+      <c r="V45" s="155"/>
+      <c r="W45" s="155"/>
+      <c r="X45" s="155"/>
+      <c r="Y45" s="155"/>
+      <c r="Z45" s="155"/>
+      <c r="AA45" s="155"/>
+      <c r="AB45" s="156"/>
+      <c r="AC45" s="75"/>
+      <c r="AD45" s="64"/>
+      <c r="AE45" s="64"/>
+      <c r="AF45" s="64"/>
+      <c r="AG45" s="43"/>
+      <c r="AH45" s="43"/>
+      <c r="AI45" s="43"/>
+      <c r="AJ45" s="43"/>
+      <c r="AK45" s="44"/>
+    </row>
+    <row r="46" spans="1:37" s="13" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="82" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="83"/>
+      <c r="C46" s="83"/>
+      <c r="D46" s="83"/>
+      <c r="E46" s="83"/>
+      <c r="F46" s="84"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="30"/>
+      <c r="I46" s="30"/>
+      <c r="J46" s="30"/>
+      <c r="K46" s="30"/>
+      <c r="L46" s="30"/>
+      <c r="M46" s="30"/>
+      <c r="N46" s="30"/>
+      <c r="O46" s="30"/>
+      <c r="P46" s="30"/>
+      <c r="Q46" s="30"/>
+      <c r="R46" s="30"/>
+      <c r="S46" s="30"/>
+      <c r="T46" s="30"/>
+      <c r="AD46" s="23"/>
+      <c r="AE46" s="124" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF46" s="127"/>
+      <c r="AG46" s="128"/>
+      <c r="AH46" s="128"/>
+      <c r="AI46" s="128"/>
+      <c r="AJ46" s="128"/>
+      <c r="AK46" s="129"/>
+    </row>
+    <row r="47" spans="1:37" s="13" customFormat="1" ht="9.6" x14ac:dyDescent="0.2">
+      <c r="A47" s="121"/>
+      <c r="B47" s="122"/>
+      <c r="C47" s="122"/>
+      <c r="D47" s="122"/>
+      <c r="E47" s="122"/>
+      <c r="F47" s="123"/>
+      <c r="G47" s="29">
         <v>1</v>
       </c>
-      <c r="AG42" s="83"/>
-[...5 lines deleted...]
-      <c r="AK42" s="84"/>
+      <c r="H47" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="J47" s="21"/>
+      <c r="K47" s="21"/>
+      <c r="L47" s="29">
+        <v>7</v>
+      </c>
+      <c r="M47" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="P47" s="21"/>
+      <c r="Q47" s="21"/>
+      <c r="R47" s="21"/>
+      <c r="U47" s="29">
+        <v>13</v>
+      </c>
+      <c r="V47" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y47" s="21"/>
+      <c r="Z47" s="21"/>
+      <c r="AA47" s="21"/>
+      <c r="AB47" s="21"/>
+      <c r="AC47" s="21"/>
+      <c r="AD47" s="21"/>
+      <c r="AE47" s="125"/>
+      <c r="AF47" s="130"/>
+      <c r="AG47" s="131"/>
+      <c r="AH47" s="131"/>
+      <c r="AI47" s="131"/>
+      <c r="AJ47" s="131"/>
+      <c r="AK47" s="132"/>
     </row>
-    <row r="43" spans="1:37" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-[...31 lines deleted...]
-      <c r="AF43" s="108">
+    <row r="48" spans="1:37" s="13" customFormat="1" ht="9.6" x14ac:dyDescent="0.2">
+      <c r="A48" s="121"/>
+      <c r="B48" s="122"/>
+      <c r="C48" s="122"/>
+      <c r="D48" s="122"/>
+      <c r="E48" s="122"/>
+      <c r="F48" s="123"/>
+      <c r="G48" s="29">
         <v>2</v>
       </c>
-      <c r="AG43" s="109"/>
-[...5 lines deleted...]
-      <c r="AK43" s="110"/>
+      <c r="H48" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="J48" s="21"/>
+      <c r="K48" s="21"/>
+      <c r="L48" s="29">
+        <v>8</v>
+      </c>
+      <c r="M48" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="P48" s="21"/>
+      <c r="Q48" s="21"/>
+      <c r="R48" s="21"/>
+      <c r="U48" s="29">
+        <v>14</v>
+      </c>
+      <c r="V48" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="W48" s="37"/>
+      <c r="Y48" s="36"/>
+      <c r="Z48" s="36"/>
+      <c r="AA48" s="36"/>
+      <c r="AB48" s="36"/>
+      <c r="AC48" s="36"/>
+      <c r="AD48" s="21"/>
+      <c r="AE48" s="125"/>
+      <c r="AF48" s="130"/>
+      <c r="AG48" s="131"/>
+      <c r="AH48" s="131"/>
+      <c r="AI48" s="131"/>
+      <c r="AJ48" s="131"/>
+      <c r="AK48" s="132"/>
     </row>
-    <row r="44" spans="1:37" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...44 lines deleted...]
-      <c r="AK44" s="113"/>
+    <row r="49" spans="1:37" s="13" customFormat="1" ht="9.6" x14ac:dyDescent="0.2">
+      <c r="A49" s="121"/>
+      <c r="B49" s="122"/>
+      <c r="C49" s="122"/>
+      <c r="D49" s="122"/>
+      <c r="E49" s="122"/>
+      <c r="F49" s="123"/>
+      <c r="G49" s="29">
+        <v>3</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="J49" s="21"/>
+      <c r="K49" s="21"/>
+      <c r="L49" s="29">
+        <v>9</v>
+      </c>
+      <c r="M49" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="P49" s="21"/>
+      <c r="Q49" s="21"/>
+      <c r="R49" s="21"/>
+      <c r="U49" s="29">
+        <v>15</v>
+      </c>
+      <c r="V49" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y49" s="21"/>
+      <c r="Z49" s="21"/>
+      <c r="AA49" s="21"/>
+      <c r="AB49" s="21"/>
+      <c r="AC49" s="21"/>
+      <c r="AD49" s="21"/>
+      <c r="AE49" s="125"/>
+      <c r="AF49" s="130"/>
+      <c r="AG49" s="131"/>
+      <c r="AH49" s="131"/>
+      <c r="AI49" s="131"/>
+      <c r="AJ49" s="131"/>
+      <c r="AK49" s="132"/>
     </row>
-    <row r="45" spans="1:37" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-[...38 lines deleted...]
-      <c r="AK45" s="116"/>
+    <row r="50" spans="1:37" s="13" customFormat="1" ht="9.6" x14ac:dyDescent="0.2">
+      <c r="A50" s="121"/>
+      <c r="B50" s="122"/>
+      <c r="C50" s="122"/>
+      <c r="D50" s="122"/>
+      <c r="E50" s="122"/>
+      <c r="F50" s="123"/>
+      <c r="G50" s="29">
+        <v>4</v>
+      </c>
+      <c r="H50" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="29">
+        <v>10</v>
+      </c>
+      <c r="M50" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="P50" s="21"/>
+      <c r="Q50" s="21"/>
+      <c r="R50" s="21"/>
+      <c r="U50" s="39">
+        <v>16</v>
+      </c>
+      <c r="V50" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y50" s="21"/>
+      <c r="Z50" s="21"/>
+      <c r="AA50" s="21"/>
+      <c r="AB50" s="21"/>
+      <c r="AC50" s="21"/>
+      <c r="AD50" s="21"/>
+      <c r="AE50" s="125"/>
+      <c r="AF50" s="130"/>
+      <c r="AG50" s="131"/>
+      <c r="AH50" s="131"/>
+      <c r="AI50" s="131"/>
+      <c r="AJ50" s="131"/>
+      <c r="AK50" s="132"/>
     </row>
-    <row r="46" spans="1:37" s="25" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...31 lines deleted...]
-      <c r="AK46" s="125"/>
+    <row r="51" spans="1:37" s="13" customFormat="1" ht="9.6" x14ac:dyDescent="0.2">
+      <c r="A51" s="121"/>
+      <c r="B51" s="122"/>
+      <c r="C51" s="122"/>
+      <c r="D51" s="122"/>
+      <c r="E51" s="122"/>
+      <c r="F51" s="123"/>
+      <c r="G51" s="29">
+        <v>5</v>
+      </c>
+      <c r="H51" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
+      <c r="L51" s="29">
+        <v>11</v>
+      </c>
+      <c r="M51" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="P51" s="21"/>
+      <c r="Q51" s="21"/>
+      <c r="R51" s="21"/>
+      <c r="S51" s="21"/>
+      <c r="T51" s="21"/>
+      <c r="X51" s="21"/>
+      <c r="Y51" s="21"/>
+      <c r="Z51" s="21"/>
+      <c r="AA51" s="21"/>
+      <c r="AB51" s="21"/>
+      <c r="AC51" s="21"/>
+      <c r="AD51" s="21"/>
+      <c r="AE51" s="125"/>
+      <c r="AF51" s="130"/>
+      <c r="AG51" s="131"/>
+      <c r="AH51" s="131"/>
+      <c r="AI51" s="131"/>
+      <c r="AJ51" s="131"/>
+      <c r="AK51" s="132"/>
     </row>
-    <row r="47" spans="1:37" s="25" customFormat="1" ht="10.5" x14ac:dyDescent="0.15">
-[...47 lines deleted...]
-      <c r="AK47" s="128"/>
+    <row r="52" spans="1:37" s="13" customFormat="1" ht="9.6" x14ac:dyDescent="0.2">
+      <c r="A52" s="121"/>
+      <c r="B52" s="122"/>
+      <c r="C52" s="122"/>
+      <c r="D52" s="122"/>
+      <c r="E52" s="122"/>
+      <c r="F52" s="123"/>
+      <c r="G52" s="21">
+        <v>6</v>
+      </c>
+      <c r="H52" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="I52" s="21"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="29">
+        <v>12</v>
+      </c>
+      <c r="M52" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="P52" s="21"/>
+      <c r="Q52" s="21"/>
+      <c r="R52" s="21"/>
+      <c r="U52" s="39">
+        <v>17</v>
+      </c>
+      <c r="V52" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="X52" s="21"/>
+      <c r="Y52" s="21"/>
+      <c r="Z52" s="21"/>
+      <c r="AA52" s="21"/>
+      <c r="AB52" s="21"/>
+      <c r="AC52" s="21"/>
+      <c r="AD52" s="21"/>
+      <c r="AE52" s="125"/>
+      <c r="AF52" s="130"/>
+      <c r="AG52" s="131"/>
+      <c r="AH52" s="131"/>
+      <c r="AI52" s="131"/>
+      <c r="AJ52" s="131"/>
+      <c r="AK52" s="132"/>
     </row>
-    <row r="48" spans="1:37" s="25" customFormat="1" ht="10.5" x14ac:dyDescent="0.15">
-[...47 lines deleted...]
-      <c r="AK48" s="128"/>
+    <row r="53" spans="1:37" s="13" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="42"/>
+      <c r="B53" s="43"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="31"/>
+      <c r="H53" s="31"/>
+      <c r="I53" s="31"/>
+      <c r="J53" s="22"/>
+      <c r="K53" s="22"/>
+      <c r="L53" s="22"/>
+      <c r="M53" s="22"/>
+      <c r="N53" s="22"/>
+      <c r="O53" s="22"/>
+      <c r="P53" s="22"/>
+      <c r="Q53" s="22"/>
+      <c r="R53" s="22"/>
+      <c r="S53" s="31"/>
+      <c r="T53" s="31"/>
+      <c r="U53" s="31"/>
+      <c r="V53" s="22"/>
+      <c r="W53" s="22"/>
+      <c r="X53" s="22"/>
+      <c r="Y53" s="22"/>
+      <c r="Z53" s="22"/>
+      <c r="AA53" s="22"/>
+      <c r="AB53" s="22"/>
+      <c r="AC53" s="22"/>
+      <c r="AD53" s="22"/>
+      <c r="AE53" s="126"/>
+      <c r="AF53" s="133"/>
+      <c r="AG53" s="134"/>
+      <c r="AH53" s="134"/>
+      <c r="AI53" s="134"/>
+      <c r="AJ53" s="134"/>
+      <c r="AK53" s="135"/>
     </row>
-    <row r="49" spans="1:37" s="25" customFormat="1" ht="10.5" x14ac:dyDescent="0.15">
-[...340 lines deleted...]
-    <row r="162" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="54" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="174">
-[...7 lines deleted...]
-    <mergeCell ref="AI9:AJ9"/>
+  <mergeCells count="179">
+    <mergeCell ref="K44:O44"/>
+    <mergeCell ref="K45:O45"/>
+    <mergeCell ref="AA36:AF36"/>
+    <mergeCell ref="AG42:AH42"/>
+    <mergeCell ref="AG43:AH43"/>
+    <mergeCell ref="AI42:AK42"/>
+    <mergeCell ref="AI43:AK43"/>
+    <mergeCell ref="K38:O38"/>
+    <mergeCell ref="K39:O39"/>
+    <mergeCell ref="K40:O40"/>
+    <mergeCell ref="K41:O41"/>
+    <mergeCell ref="K42:O43"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="G29:N29"/>
+    <mergeCell ref="AB29:AK29"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="G19:S19"/>
+    <mergeCell ref="AB27:AD28"/>
+    <mergeCell ref="A25:F28"/>
+    <mergeCell ref="G25:J25"/>
+    <mergeCell ref="G26:J26"/>
+    <mergeCell ref="G27:J27"/>
+    <mergeCell ref="G28:J28"/>
+    <mergeCell ref="K25:AK25"/>
+    <mergeCell ref="K26:AK26"/>
+    <mergeCell ref="K27:AA27"/>
+    <mergeCell ref="K28:AA28"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="T20:W20"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="T21:W21"/>
+    <mergeCell ref="AA30:AF30"/>
+    <mergeCell ref="AG30:AK30"/>
+    <mergeCell ref="M31:P31"/>
+    <mergeCell ref="Q32:V32"/>
+    <mergeCell ref="A46:F53"/>
+    <mergeCell ref="AE46:AE53"/>
+    <mergeCell ref="AF46:AK53"/>
+    <mergeCell ref="U42:V43"/>
+    <mergeCell ref="P42:T43"/>
+    <mergeCell ref="A42:B45"/>
+    <mergeCell ref="C38:C39"/>
+    <mergeCell ref="C40:C41"/>
+    <mergeCell ref="D38:F39"/>
+    <mergeCell ref="D40:F41"/>
+    <mergeCell ref="A38:B41"/>
+    <mergeCell ref="C42:C43"/>
+    <mergeCell ref="D42:F43"/>
+    <mergeCell ref="C44:C45"/>
+    <mergeCell ref="D44:F45"/>
+    <mergeCell ref="P39:AB39"/>
+    <mergeCell ref="P44:AB44"/>
+    <mergeCell ref="P45:AB45"/>
+    <mergeCell ref="AE42:AF43"/>
+    <mergeCell ref="W42:AD43"/>
+    <mergeCell ref="AC44:AF45"/>
+    <mergeCell ref="G38:J41"/>
+    <mergeCell ref="G42:J45"/>
+    <mergeCell ref="AG44:AK45"/>
+    <mergeCell ref="AA2:AD2"/>
     <mergeCell ref="A2:W2"/>
     <mergeCell ref="X2:Z2"/>
-    <mergeCell ref="AA2:AD2"/>
-    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="R8:AH8"/>
+    <mergeCell ref="A4:T4"/>
+    <mergeCell ref="AF9:AG9"/>
+    <mergeCell ref="A5:AK7"/>
+    <mergeCell ref="AI8:AJ8"/>
     <mergeCell ref="AF3:AG3"/>
     <mergeCell ref="AI3:AJ3"/>
-    <mergeCell ref="O14:AA14"/>
-[...8 lines deleted...]
-    <mergeCell ref="G13:AA13"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="R9:AD9"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="AE24:AF24"/>
+    <mergeCell ref="D24:K24"/>
     <mergeCell ref="AB13:AD14"/>
-    <mergeCell ref="AE13:AI14"/>
-[...10 lines deleted...]
-    <mergeCell ref="C20:F20"/>
     <mergeCell ref="G20:S20"/>
-    <mergeCell ref="T20:W20"/>
-[...4 lines deleted...]
-    <mergeCell ref="X21:AK21"/>
     <mergeCell ref="C17:F17"/>
-    <mergeCell ref="G17:AA17"/>
-[...1 lines deleted...]
-    <mergeCell ref="AE17:AK17"/>
     <mergeCell ref="C18:F18"/>
-    <mergeCell ref="G18:S18"/>
-[...5 lines deleted...]
-    <mergeCell ref="G22:AK22"/>
     <mergeCell ref="G23:AK23"/>
-    <mergeCell ref="A24:C24"/>
-    <mergeCell ref="D24:K24"/>
+    <mergeCell ref="AG24:AJ24"/>
     <mergeCell ref="M24:P24"/>
     <mergeCell ref="Q24:R24"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="W24:X24"/>
     <mergeCell ref="Z24:AD24"/>
-    <mergeCell ref="AE27:AK28"/>
-[...20 lines deleted...]
-    <mergeCell ref="AG31:AK31"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="G22:J22"/>
+    <mergeCell ref="K22:S22"/>
+    <mergeCell ref="T22:W22"/>
+    <mergeCell ref="AE13:AK13"/>
+    <mergeCell ref="AE14:AI14"/>
+    <mergeCell ref="AJ14:AK14"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="F11:I11"/>
+    <mergeCell ref="S11:Y11"/>
+    <mergeCell ref="J11:M11"/>
+    <mergeCell ref="N11:R11"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="C14:F15"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="I14:M14"/>
+    <mergeCell ref="A13:B22"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="G13:AA13"/>
+    <mergeCell ref="G15:AA15"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="Z11:AF11"/>
+    <mergeCell ref="AB17:AD17"/>
+    <mergeCell ref="AE17:AK17"/>
+    <mergeCell ref="AG11:AJ11"/>
+    <mergeCell ref="O14:AA14"/>
+    <mergeCell ref="G16:AA16"/>
+    <mergeCell ref="AB15:AD16"/>
+    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="A34:F34"/>
     <mergeCell ref="G30:L30"/>
     <mergeCell ref="M30:P30"/>
     <mergeCell ref="Q30:V30"/>
-    <mergeCell ref="W30:Z30"/>
-[...3 lines deleted...]
-    <mergeCell ref="G34:L34"/>
+    <mergeCell ref="Q34:V34"/>
+    <mergeCell ref="G33:L33"/>
+    <mergeCell ref="M32:P32"/>
+    <mergeCell ref="M33:P33"/>
+    <mergeCell ref="G31:L31"/>
+    <mergeCell ref="G32:L32"/>
     <mergeCell ref="M34:P34"/>
-    <mergeCell ref="Q34:V34"/>
-[...5 lines deleted...]
-    <mergeCell ref="M33:P33"/>
     <mergeCell ref="Q33:V33"/>
-    <mergeCell ref="W33:Z33"/>
-[...16 lines deleted...]
-    <mergeCell ref="M35:P35"/>
+    <mergeCell ref="Q31:V31"/>
+    <mergeCell ref="AC40:AD41"/>
     <mergeCell ref="Q35:V35"/>
     <mergeCell ref="W35:Z35"/>
+    <mergeCell ref="W34:Z34"/>
+    <mergeCell ref="W36:Z36"/>
     <mergeCell ref="AA35:AF35"/>
+    <mergeCell ref="AA31:AF31"/>
+    <mergeCell ref="Q36:V36"/>
+    <mergeCell ref="Q37:V37"/>
+    <mergeCell ref="P41:AB41"/>
+    <mergeCell ref="AE40:AK41"/>
+    <mergeCell ref="W37:Z37"/>
+    <mergeCell ref="AC38:AD39"/>
+    <mergeCell ref="AE38:AK39"/>
+    <mergeCell ref="M36:P36"/>
+    <mergeCell ref="M35:P35"/>
+    <mergeCell ref="AA33:AF33"/>
+    <mergeCell ref="AG36:AK36"/>
+    <mergeCell ref="AG37:AK37"/>
+    <mergeCell ref="AA37:AF37"/>
+    <mergeCell ref="W33:Z33"/>
+    <mergeCell ref="W31:Z31"/>
+    <mergeCell ref="W32:Z32"/>
+    <mergeCell ref="G36:L36"/>
+    <mergeCell ref="G34:L34"/>
+    <mergeCell ref="G35:L35"/>
+    <mergeCell ref="AE28:AK28"/>
+    <mergeCell ref="AE27:AK27"/>
+    <mergeCell ref="X18:AK18"/>
+    <mergeCell ref="X19:AK19"/>
+    <mergeCell ref="AA32:AF32"/>
+    <mergeCell ref="P40:AB40"/>
+    <mergeCell ref="AE15:AI16"/>
+    <mergeCell ref="X20:AK20"/>
+    <mergeCell ref="G18:S18"/>
+    <mergeCell ref="G21:S21"/>
+    <mergeCell ref="X21:AK21"/>
+    <mergeCell ref="G17:AA17"/>
+    <mergeCell ref="T18:W19"/>
+    <mergeCell ref="W30:Z30"/>
+    <mergeCell ref="AJ15:AK16"/>
+    <mergeCell ref="X22:AK22"/>
+    <mergeCell ref="G37:L37"/>
+    <mergeCell ref="AG31:AK31"/>
+    <mergeCell ref="AG32:AK32"/>
+    <mergeCell ref="M37:P37"/>
+    <mergeCell ref="AA34:AF34"/>
     <mergeCell ref="AG35:AK35"/>
-    <mergeCell ref="AD42:AE43"/>
-[...47 lines deleted...]
-    <mergeCell ref="J42:M43"/>
+    <mergeCell ref="AG33:AK33"/>
+    <mergeCell ref="AG34:AK34"/>
   </mergeCells>
-  <phoneticPr fontId="19"/>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.11811023622047245" top="0.35433070866141736" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>変更版</vt:lpstr>
-      <vt:lpstr>変更版!Print_Area</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>