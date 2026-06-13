--- v0 (2025-10-14)
+++ v1 (2026-06-13)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
   <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22539663-FA13-4F6E-A60A-CC60F8B15478}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8760"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="変更申請書 (5)" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="56">
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年度）</t>
   </si>
   <si>
@@ -727,55 +728,68 @@
       <t>チク</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="56" eb="59">
       <t>ハイキブツ</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>サイシュウ</t>
     </rPh>
     <rPh sb="61" eb="64">
       <t>ショブンジョウ</t>
     </rPh>
     <rPh sb="64" eb="66">
       <t>ハンニュウ</t>
     </rPh>
     <rPh sb="66" eb="68">
       <t>ヨウリョウ</t>
     </rPh>
     <rPh sb="69" eb="71">
       <t>ジュンシュ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>保　温　材</t>
+    <rPh sb="0" eb="1">
+      <t>タモツ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>オン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1092,491 +1106,476 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="147">
+  <cellXfs count="142">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...8 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...82 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...128 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
-[...155 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -1882,2102 +1881,2087 @@
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:AK157"/>
+  <dimension ref="A1:AK158"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AD6" sqref="AD6"/>
+      <selection activeCell="AV37" sqref="AV37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.375" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="2.375" style="3"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="2.375" style="3"/>
+    <col min="1" max="2" width="2.33203125" style="3"/>
+    <col min="3" max="3" width="2.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="7" width="2.33203125" style="3"/>
+    <col min="8" max="8" width="2.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="18" width="2.33203125" style="3"/>
+    <col min="19" max="19" width="3.77734375" style="3" customWidth="1"/>
+    <col min="20" max="16384" width="2.33203125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:37" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="2" spans="1:37" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:37" ht="7.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
-    <row r="3" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="52" t="s">
+    <row r="3" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="127" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="52"/>
-[...25 lines deleted...]
-      <c r="AB3" s="54" t="s">
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+      <c r="K3" s="127"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="127"/>
+      <c r="N3" s="127"/>
+      <c r="O3" s="127"/>
+      <c r="P3" s="127"/>
+      <c r="Q3" s="127"/>
+      <c r="R3" s="127"/>
+      <c r="S3" s="127"/>
+      <c r="T3" s="127"/>
+      <c r="U3" s="127"/>
+      <c r="V3" s="127"/>
+      <c r="W3" s="127"/>
+      <c r="X3" s="125"/>
+      <c r="Y3" s="125"/>
+      <c r="Z3" s="125"/>
+      <c r="AA3" s="125"/>
+      <c r="AB3" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="AC3" s="54"/>
-[...52 lines deleted...]
-      <c r="AE5" s="4" t="s">
+      <c r="AC3" s="129"/>
+      <c r="AD3" s="129"/>
+      <c r="AE3" s="129"/>
+      <c r="AF3" s="4"/>
+      <c r="AG3" s="4"/>
+      <c r="AH3" s="4"/>
+      <c r="AI3" s="4"/>
+      <c r="AJ3" s="4"/>
+      <c r="AK3" s="4"/>
+    </row>
+    <row r="4" spans="1:37" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="4"/>
+      <c r="V4" s="4"/>
+      <c r="W4" s="4"/>
+      <c r="X4" s="4"/>
+      <c r="Y4" s="4"/>
+      <c r="Z4" s="4"/>
+      <c r="AA4" s="4"/>
+      <c r="AB4" s="4"/>
+      <c r="AC4" s="4"/>
+      <c r="AD4" s="4"/>
+      <c r="AE4" s="4"/>
+      <c r="AF4" s="4"/>
+      <c r="AG4" s="4"/>
+      <c r="AH4" s="4"/>
+      <c r="AI4" s="4"/>
+      <c r="AJ4" s="4"/>
+      <c r="AK4" s="4"/>
+    </row>
+    <row r="5" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA5" s="125"/>
+      <c r="AB5" s="125"/>
+      <c r="AC5" s="125"/>
+      <c r="AD5" s="125"/>
+      <c r="AE5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="AF5" s="50"/>
-[...1 lines deleted...]
-      <c r="AH5" s="4" t="s">
+      <c r="AF5" s="125"/>
+      <c r="AG5" s="125"/>
+      <c r="AH5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="AI5" s="50"/>
-[...1 lines deleted...]
-      <c r="AK5" s="4" t="s">
+      <c r="AI5" s="125"/>
+      <c r="AJ5" s="125"/>
+      <c r="AK5" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-[...17 lines deleted...]
-      <c r="A7" s="53" t="s">
+    <row r="6" spans="1:37" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O6" s="21"/>
+    </row>
+    <row r="7" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="128" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="53"/>
-[...20 lines deleted...]
-      <c r="A9" s="51" t="s">
+      <c r="B7" s="128"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="128"/>
+      <c r="E7" s="128"/>
+      <c r="F7" s="128"/>
+      <c r="G7" s="128"/>
+      <c r="H7" s="128"/>
+      <c r="I7" s="128"/>
+      <c r="J7" s="128"/>
+      <c r="K7" s="128"/>
+      <c r="L7" s="128"/>
+      <c r="M7" s="128"/>
+      <c r="N7" s="128"/>
+      <c r="O7" s="128"/>
+      <c r="P7" s="128"/>
+      <c r="Q7" s="128"/>
+      <c r="R7" s="128"/>
+      <c r="S7" s="128"/>
+    </row>
+    <row r="8" spans="1:37" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="9" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="126" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="51"/>
-[...116 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="B9" s="126"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
+      <c r="K9" s="126"/>
+      <c r="L9" s="126"/>
+      <c r="M9" s="126"/>
+      <c r="N9" s="126"/>
+      <c r="O9" s="126"/>
+      <c r="P9" s="126"/>
+      <c r="Q9" s="126"/>
+      <c r="R9" s="126"/>
+      <c r="S9" s="126"/>
+      <c r="T9" s="126"/>
+      <c r="U9" s="126"/>
+      <c r="V9" s="126"/>
+      <c r="W9" s="126"/>
+      <c r="X9" s="126"/>
+      <c r="Y9" s="126"/>
+      <c r="Z9" s="126"/>
+      <c r="AA9" s="126"/>
+      <c r="AB9" s="126"/>
+      <c r="AC9" s="126"/>
+      <c r="AD9" s="126"/>
+      <c r="AE9" s="126"/>
+      <c r="AF9" s="126"/>
+      <c r="AG9" s="126"/>
+      <c r="AH9" s="126"/>
+      <c r="AI9" s="126"/>
+      <c r="AJ9" s="126"/>
+      <c r="AK9" s="126"/>
+    </row>
+    <row r="10" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="126"/>
+      <c r="B10" s="126"/>
+      <c r="C10" s="126"/>
+      <c r="D10" s="126"/>
+      <c r="E10" s="126"/>
+      <c r="F10" s="126"/>
+      <c r="G10" s="126"/>
+      <c r="H10" s="126"/>
+      <c r="I10" s="126"/>
+      <c r="J10" s="126"/>
+      <c r="K10" s="126"/>
+      <c r="L10" s="126"/>
+      <c r="M10" s="126"/>
+      <c r="N10" s="126"/>
+      <c r="O10" s="126"/>
+      <c r="P10" s="126"/>
+      <c r="Q10" s="126"/>
+      <c r="R10" s="126"/>
+      <c r="S10" s="126"/>
+      <c r="T10" s="126"/>
+      <c r="U10" s="126"/>
+      <c r="V10" s="126"/>
+      <c r="W10" s="126"/>
+      <c r="X10" s="126"/>
+      <c r="Y10" s="126"/>
+      <c r="Z10" s="126"/>
+      <c r="AA10" s="126"/>
+      <c r="AB10" s="126"/>
+      <c r="AC10" s="126"/>
+      <c r="AD10" s="126"/>
+      <c r="AE10" s="126"/>
+      <c r="AF10" s="126"/>
+      <c r="AG10" s="126"/>
+      <c r="AH10" s="126"/>
+      <c r="AI10" s="126"/>
+      <c r="AJ10" s="126"/>
+      <c r="AK10" s="126"/>
+    </row>
+    <row r="11" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="126"/>
+      <c r="B11" s="126"/>
+      <c r="C11" s="126"/>
+      <c r="D11" s="126"/>
+      <c r="E11" s="126"/>
+      <c r="F11" s="126"/>
+      <c r="G11" s="126"/>
+      <c r="H11" s="126"/>
+      <c r="I11" s="126"/>
+      <c r="J11" s="126"/>
+      <c r="K11" s="126"/>
+      <c r="L11" s="126"/>
+      <c r="M11" s="126"/>
+      <c r="N11" s="126"/>
+      <c r="O11" s="126"/>
+      <c r="P11" s="126"/>
+      <c r="Q11" s="126"/>
+      <c r="R11" s="126"/>
+      <c r="S11" s="126"/>
+      <c r="T11" s="126"/>
+      <c r="U11" s="126"/>
+      <c r="V11" s="126"/>
+      <c r="W11" s="126"/>
+      <c r="X11" s="126"/>
+      <c r="Y11" s="126"/>
+      <c r="Z11" s="126"/>
+      <c r="AA11" s="126"/>
+      <c r="AB11" s="126"/>
+      <c r="AC11" s="126"/>
+      <c r="AD11" s="126"/>
+      <c r="AE11" s="126"/>
+      <c r="AF11" s="126"/>
+      <c r="AG11" s="126"/>
+      <c r="AH11" s="126"/>
+      <c r="AI11" s="126"/>
+      <c r="AJ11" s="126"/>
+      <c r="AK11" s="126"/>
+    </row>
+    <row r="12" spans="1:37" s="2" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:37" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="116" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="31"/>
-      <c r="C13" s="55" t="s">
+      <c r="B13" s="117"/>
+      <c r="C13" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="D13" s="56"/>
-[...37 lines deleted...]
-      <c r="C14" s="62" t="s">
+      <c r="D13" s="61"/>
+      <c r="E13" s="61"/>
+      <c r="F13" s="73"/>
+      <c r="G13" s="107"/>
+      <c r="H13" s="108"/>
+      <c r="I13" s="108"/>
+      <c r="J13" s="108"/>
+      <c r="K13" s="108"/>
+      <c r="L13" s="108"/>
+      <c r="M13" s="108"/>
+      <c r="N13" s="108"/>
+      <c r="O13" s="108"/>
+      <c r="P13" s="108"/>
+      <c r="Q13" s="108"/>
+      <c r="R13" s="108"/>
+      <c r="S13" s="108"/>
+      <c r="T13" s="108"/>
+      <c r="U13" s="108"/>
+      <c r="V13" s="108"/>
+      <c r="W13" s="108"/>
+      <c r="X13" s="108"/>
+      <c r="Y13" s="108"/>
+      <c r="Z13" s="108"/>
+      <c r="AA13" s="108"/>
+      <c r="AB13" s="108"/>
+      <c r="AC13" s="108"/>
+      <c r="AD13" s="108"/>
+      <c r="AE13" s="108"/>
+      <c r="AF13" s="108"/>
+      <c r="AG13" s="108"/>
+      <c r="AH13" s="108"/>
+      <c r="AI13" s="108"/>
+      <c r="AJ13" s="108"/>
+      <c r="AK13" s="109"/>
+    </row>
+    <row r="14" spans="1:37" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="118"/>
+      <c r="B14" s="119"/>
+      <c r="C14" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="63"/>
-[...2 lines deleted...]
-      <c r="G14" s="65" t="s">
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="132"/>
+      <c r="G14" s="133" t="s">
         <v>6</v>
       </c>
-      <c r="H14" s="66"/>
-[...5 lines deleted...]
-      <c r="N14" s="9" t="s">
+      <c r="H14" s="134"/>
+      <c r="I14" s="134"/>
+      <c r="J14" s="134"/>
+      <c r="K14" s="134"/>
+      <c r="L14" s="134"/>
+      <c r="M14" s="134"/>
+      <c r="N14" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="O14" s="67"/>
-[...65 lines deleted...]
-      <c r="C16" s="55" t="s">
+      <c r="O14" s="135"/>
+      <c r="P14" s="135"/>
+      <c r="Q14" s="135"/>
+      <c r="R14" s="135"/>
+      <c r="S14" s="135"/>
+      <c r="T14" s="135"/>
+      <c r="U14" s="135"/>
+      <c r="V14" s="135"/>
+      <c r="W14" s="135"/>
+      <c r="X14" s="135"/>
+      <c r="Y14" s="135"/>
+      <c r="Z14" s="135"/>
+      <c r="AA14" s="135"/>
+      <c r="AB14" s="135"/>
+      <c r="AC14" s="135"/>
+      <c r="AD14" s="135"/>
+      <c r="AE14" s="135"/>
+      <c r="AF14" s="135"/>
+      <c r="AG14" s="135"/>
+      <c r="AH14" s="135"/>
+      <c r="AI14" s="135"/>
+      <c r="AJ14" s="135"/>
+      <c r="AK14" s="136"/>
+    </row>
+    <row r="15" spans="1:37" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="118"/>
+      <c r="B15" s="119"/>
+      <c r="C15" s="69"/>
+      <c r="D15" s="70"/>
+      <c r="E15" s="70"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="137"/>
+      <c r="H15" s="67"/>
+      <c r="I15" s="67"/>
+      <c r="J15" s="67"/>
+      <c r="K15" s="67"/>
+      <c r="L15" s="67"/>
+      <c r="M15" s="67"/>
+      <c r="N15" s="67"/>
+      <c r="O15" s="67"/>
+      <c r="P15" s="67"/>
+      <c r="Q15" s="67"/>
+      <c r="R15" s="67"/>
+      <c r="S15" s="67"/>
+      <c r="T15" s="67"/>
+      <c r="U15" s="67"/>
+      <c r="V15" s="67"/>
+      <c r="W15" s="67"/>
+      <c r="X15" s="67"/>
+      <c r="Y15" s="67"/>
+      <c r="Z15" s="67"/>
+      <c r="AA15" s="67"/>
+      <c r="AB15" s="67"/>
+      <c r="AC15" s="67"/>
+      <c r="AD15" s="67"/>
+      <c r="AE15" s="67"/>
+      <c r="AF15" s="67"/>
+      <c r="AG15" s="67"/>
+      <c r="AH15" s="67"/>
+      <c r="AI15" s="67"/>
+      <c r="AJ15" s="67"/>
+      <c r="AK15" s="68"/>
+    </row>
+    <row r="16" spans="1:37" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="118"/>
+      <c r="B16" s="119"/>
+      <c r="C16" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="D16" s="56"/>
-[...19 lines deleted...]
-      <c r="X16" s="76" t="s">
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="107"/>
+      <c r="H16" s="108"/>
+      <c r="I16" s="108"/>
+      <c r="J16" s="108"/>
+      <c r="K16" s="108"/>
+      <c r="L16" s="108"/>
+      <c r="M16" s="108"/>
+      <c r="N16" s="108"/>
+      <c r="O16" s="108"/>
+      <c r="P16" s="108"/>
+      <c r="Q16" s="108"/>
+      <c r="R16" s="108"/>
+      <c r="S16" s="108"/>
+      <c r="T16" s="108"/>
+      <c r="U16" s="108"/>
+      <c r="V16" s="108"/>
+      <c r="W16" s="109"/>
+      <c r="X16" s="97" t="s">
         <v>11</v>
       </c>
-      <c r="Y16" s="56"/>
-[...16 lines deleted...]
-      <c r="C17" s="61" t="s">
+      <c r="Y16" s="61"/>
+      <c r="Z16" s="61"/>
+      <c r="AA16" s="73"/>
+      <c r="AB16" s="101"/>
+      <c r="AC16" s="102"/>
+      <c r="AD16" s="102"/>
+      <c r="AE16" s="102"/>
+      <c r="AF16" s="102"/>
+      <c r="AG16" s="102"/>
+      <c r="AH16" s="102"/>
+      <c r="AI16" s="102"/>
+      <c r="AJ16" s="102"/>
+      <c r="AK16" s="103"/>
+    </row>
+    <row r="17" spans="1:37" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="118"/>
+      <c r="B17" s="119"/>
+      <c r="C17" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="45"/>
-[...37 lines deleted...]
-      <c r="C18" s="55" t="s">
+      <c r="D17" s="70"/>
+      <c r="E17" s="70"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="82"/>
+      <c r="I17" s="82"/>
+      <c r="J17" s="82"/>
+      <c r="K17" s="82"/>
+      <c r="L17" s="82"/>
+      <c r="M17" s="82"/>
+      <c r="N17" s="82"/>
+      <c r="O17" s="82"/>
+      <c r="P17" s="82"/>
+      <c r="Q17" s="82"/>
+      <c r="R17" s="82"/>
+      <c r="S17" s="82"/>
+      <c r="T17" s="82"/>
+      <c r="U17" s="82"/>
+      <c r="V17" s="82"/>
+      <c r="W17" s="83"/>
+      <c r="X17" s="98"/>
+      <c r="Y17" s="99"/>
+      <c r="Z17" s="99"/>
+      <c r="AA17" s="100"/>
+      <c r="AB17" s="104"/>
+      <c r="AC17" s="105"/>
+      <c r="AD17" s="105"/>
+      <c r="AE17" s="105"/>
+      <c r="AF17" s="105"/>
+      <c r="AG17" s="105"/>
+      <c r="AH17" s="105"/>
+      <c r="AI17" s="105"/>
+      <c r="AJ17" s="105"/>
+      <c r="AK17" s="106"/>
+    </row>
+    <row r="18" spans="1:37" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="118"/>
+      <c r="B18" s="119"/>
+      <c r="C18" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="D18" s="56"/>
-[...15 lines deleted...]
-      <c r="T18" s="36" t="s">
+      <c r="D18" s="61"/>
+      <c r="E18" s="61"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="75"/>
+      <c r="I18" s="75"/>
+      <c r="J18" s="75"/>
+      <c r="K18" s="75"/>
+      <c r="L18" s="75"/>
+      <c r="M18" s="75"/>
+      <c r="N18" s="75"/>
+      <c r="O18" s="75"/>
+      <c r="P18" s="75"/>
+      <c r="Q18" s="75"/>
+      <c r="R18" s="75"/>
+      <c r="S18" s="75"/>
+      <c r="T18" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="U18" s="37"/>
-[...20 lines deleted...]
-      <c r="C19" s="61" t="s">
+      <c r="U18" s="59"/>
+      <c r="V18" s="59"/>
+      <c r="W18" s="77"/>
+      <c r="X18" s="74"/>
+      <c r="Y18" s="75"/>
+      <c r="Z18" s="75"/>
+      <c r="AA18" s="75"/>
+      <c r="AB18" s="75"/>
+      <c r="AC18" s="75"/>
+      <c r="AD18" s="75"/>
+      <c r="AE18" s="75"/>
+      <c r="AF18" s="75"/>
+      <c r="AG18" s="75"/>
+      <c r="AH18" s="75"/>
+      <c r="AI18" s="75"/>
+      <c r="AJ18" s="75"/>
+      <c r="AK18" s="84"/>
+    </row>
+    <row r="19" spans="1:37" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="118"/>
+      <c r="B19" s="119"/>
+      <c r="C19" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="D19" s="45"/>
-[...13 lines deleted...]
-      <c r="R19" s="72" t="s">
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="56"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="56"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="56"/>
+      <c r="M19" s="56"/>
+      <c r="N19" s="56"/>
+      <c r="O19" s="56"/>
+      <c r="P19" s="56"/>
+      <c r="Q19" s="56"/>
+      <c r="R19" s="138" t="s">
         <v>10</v>
       </c>
-      <c r="S19" s="72"/>
-[...22 lines deleted...]
-      <c r="C20" s="36" t="s">
+      <c r="S19" s="138"/>
+      <c r="T19" s="78"/>
+      <c r="U19" s="79"/>
+      <c r="V19" s="79"/>
+      <c r="W19" s="80"/>
+      <c r="X19" s="55"/>
+      <c r="Y19" s="56"/>
+      <c r="Z19" s="56"/>
+      <c r="AA19" s="56"/>
+      <c r="AB19" s="56"/>
+      <c r="AC19" s="56"/>
+      <c r="AD19" s="56"/>
+      <c r="AE19" s="56"/>
+      <c r="AF19" s="56"/>
+      <c r="AG19" s="56"/>
+      <c r="AH19" s="56"/>
+      <c r="AI19" s="56"/>
+      <c r="AJ19" s="56"/>
+      <c r="AK19" s="57"/>
+    </row>
+    <row r="20" spans="1:37" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="118"/>
+      <c r="B20" s="119"/>
+      <c r="C20" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="D20" s="37"/>
-[...2 lines deleted...]
-      <c r="G20" s="56" t="s">
+      <c r="D20" s="59"/>
+      <c r="E20" s="59"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="H20" s="56"/>
-[...37 lines deleted...]
-      <c r="G21" s="45" t="s">
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="73"/>
+      <c r="K20" s="74"/>
+      <c r="L20" s="75"/>
+      <c r="M20" s="75"/>
+      <c r="N20" s="75"/>
+      <c r="O20" s="75"/>
+      <c r="P20" s="75"/>
+      <c r="Q20" s="75"/>
+      <c r="R20" s="75"/>
+      <c r="S20" s="75"/>
+      <c r="T20" s="75"/>
+      <c r="U20" s="75"/>
+      <c r="V20" s="75"/>
+      <c r="W20" s="75"/>
+      <c r="X20" s="75"/>
+      <c r="Y20" s="75"/>
+      <c r="Z20" s="75"/>
+      <c r="AA20" s="75"/>
+      <c r="AB20" s="75"/>
+      <c r="AC20" s="75"/>
+      <c r="AD20" s="75"/>
+      <c r="AE20" s="75"/>
+      <c r="AF20" s="75"/>
+      <c r="AG20" s="75"/>
+      <c r="AH20" s="75"/>
+      <c r="AI20" s="75"/>
+      <c r="AJ20" s="75"/>
+      <c r="AK20" s="84"/>
+    </row>
+    <row r="21" spans="1:37" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="118"/>
+      <c r="B21" s="119"/>
+      <c r="C21" s="122"/>
+      <c r="D21" s="123"/>
+      <c r="E21" s="123"/>
+      <c r="F21" s="124"/>
+      <c r="G21" s="70" t="s">
         <v>8</v>
       </c>
-      <c r="H21" s="45"/>
-[...37 lines deleted...]
-      <c r="G22" s="55" t="s">
+      <c r="H21" s="70"/>
+      <c r="I21" s="70"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="56"/>
+      <c r="M21" s="56"/>
+      <c r="N21" s="56"/>
+      <c r="O21" s="56"/>
+      <c r="P21" s="56"/>
+      <c r="Q21" s="56"/>
+      <c r="R21" s="56"/>
+      <c r="S21" s="56"/>
+      <c r="T21" s="56"/>
+      <c r="U21" s="56"/>
+      <c r="V21" s="56"/>
+      <c r="W21" s="56"/>
+      <c r="X21" s="56"/>
+      <c r="Y21" s="56"/>
+      <c r="Z21" s="56"/>
+      <c r="AA21" s="56"/>
+      <c r="AB21" s="56"/>
+      <c r="AC21" s="56"/>
+      <c r="AD21" s="56"/>
+      <c r="AE21" s="56"/>
+      <c r="AF21" s="56"/>
+      <c r="AG21" s="56"/>
+      <c r="AH21" s="56"/>
+      <c r="AI21" s="56"/>
+      <c r="AJ21" s="56"/>
+      <c r="AK21" s="57"/>
+    </row>
+    <row r="22" spans="1:37" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="118"/>
+      <c r="B22" s="119"/>
+      <c r="C22" s="122"/>
+      <c r="D22" s="123"/>
+      <c r="E22" s="123"/>
+      <c r="F22" s="124"/>
+      <c r="G22" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="H22" s="56"/>
-[...19 lines deleted...]
-      <c r="AB22" s="36" t="s">
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="73"/>
+      <c r="K22" s="74"/>
+      <c r="L22" s="75"/>
+      <c r="M22" s="75"/>
+      <c r="N22" s="75"/>
+      <c r="O22" s="75"/>
+      <c r="P22" s="75"/>
+      <c r="Q22" s="75"/>
+      <c r="R22" s="75"/>
+      <c r="S22" s="75"/>
+      <c r="T22" s="75"/>
+      <c r="U22" s="75"/>
+      <c r="V22" s="75"/>
+      <c r="W22" s="75"/>
+      <c r="X22" s="75"/>
+      <c r="Y22" s="75"/>
+      <c r="Z22" s="75"/>
+      <c r="AA22" s="84"/>
+      <c r="AB22" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="AC22" s="37"/>
-[...16 lines deleted...]
-      <c r="G23" s="61" t="s">
+      <c r="AC22" s="59"/>
+      <c r="AD22" s="77"/>
+      <c r="AE22" s="60"/>
+      <c r="AF22" s="60"/>
+      <c r="AG22" s="60"/>
+      <c r="AH22" s="60"/>
+      <c r="AI22" s="60"/>
+      <c r="AJ22" s="60"/>
+      <c r="AK22" s="94"/>
+    </row>
+    <row r="23" spans="1:37" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="120"/>
+      <c r="B23" s="121"/>
+      <c r="C23" s="78"/>
+      <c r="D23" s="79"/>
+      <c r="E23" s="79"/>
+      <c r="F23" s="80"/>
+      <c r="G23" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="H23" s="45"/>
-[...70 lines deleted...]
-      <c r="A25" s="123" t="s">
+      <c r="H23" s="70"/>
+      <c r="I23" s="70"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="56"/>
+      <c r="M23" s="56"/>
+      <c r="N23" s="56"/>
+      <c r="O23" s="56"/>
+      <c r="P23" s="56"/>
+      <c r="Q23" s="56"/>
+      <c r="R23" s="56"/>
+      <c r="S23" s="56"/>
+      <c r="T23" s="56"/>
+      <c r="U23" s="56"/>
+      <c r="V23" s="56"/>
+      <c r="W23" s="56"/>
+      <c r="X23" s="56"/>
+      <c r="Y23" s="56"/>
+      <c r="Z23" s="56"/>
+      <c r="AA23" s="57"/>
+      <c r="AB23" s="78"/>
+      <c r="AC23" s="79"/>
+      <c r="AD23" s="80"/>
+      <c r="AE23" s="95"/>
+      <c r="AF23" s="95"/>
+      <c r="AG23" s="95"/>
+      <c r="AH23" s="95"/>
+      <c r="AI23" s="95"/>
+      <c r="AJ23" s="95"/>
+      <c r="AK23" s="96"/>
+    </row>
+    <row r="24" spans="1:37" s="2" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="61"/>
+      <c r="H24" s="61"/>
+      <c r="I24" s="61"/>
+      <c r="J24" s="61"/>
+      <c r="K24" s="58"/>
+      <c r="L24" s="58"/>
+      <c r="M24" s="58"/>
+      <c r="N24" s="58"/>
+      <c r="O24" s="58"/>
+      <c r="P24" s="58"/>
+      <c r="Q24" s="58"/>
+      <c r="R24" s="58"/>
+      <c r="S24" s="58"/>
+      <c r="T24" s="58"/>
+      <c r="U24" s="58"/>
+      <c r="V24" s="58"/>
+      <c r="W24" s="58"/>
+      <c r="X24" s="58"/>
+      <c r="Y24" s="58"/>
+      <c r="Z24" s="58"/>
+      <c r="AA24" s="58"/>
+      <c r="AB24" s="59"/>
+      <c r="AC24" s="59"/>
+      <c r="AD24" s="59"/>
+      <c r="AE24" s="60"/>
+      <c r="AF24" s="60"/>
+      <c r="AG24" s="60"/>
+      <c r="AH24" s="60"/>
+      <c r="AI24" s="60"/>
+      <c r="AJ24" s="60"/>
+      <c r="AK24" s="60"/>
+    </row>
+    <row r="25" spans="1:37" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="124"/>
-[...4 lines deleted...]
-      <c r="G25" s="123" t="s">
+      <c r="B25" s="44"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="44"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="H25" s="124"/>
-[...31 lines deleted...]
-      <c r="A26" s="112" t="s">
+      <c r="H25" s="44"/>
+      <c r="I25" s="44"/>
+      <c r="J25" s="44"/>
+      <c r="K25" s="44"/>
+      <c r="L25" s="44"/>
+      <c r="M25" s="44"/>
+      <c r="N25" s="44"/>
+      <c r="O25" s="44"/>
+      <c r="P25" s="44"/>
+      <c r="Q25" s="44"/>
+      <c r="R25" s="44"/>
+      <c r="S25" s="44"/>
+      <c r="T25" s="44"/>
+      <c r="U25" s="44"/>
+      <c r="V25" s="44"/>
+      <c r="W25" s="44"/>
+      <c r="X25" s="44"/>
+      <c r="Y25" s="44"/>
+      <c r="Z25" s="44"/>
+      <c r="AA25" s="44"/>
+      <c r="AB25" s="44"/>
+      <c r="AC25" s="44"/>
+      <c r="AD25" s="44"/>
+      <c r="AE25" s="44"/>
+      <c r="AF25" s="44"/>
+      <c r="AG25" s="44"/>
+      <c r="AH25" s="44"/>
+      <c r="AI25" s="44"/>
+      <c r="AJ25" s="44"/>
+      <c r="AK25" s="45"/>
+    </row>
+    <row r="26" spans="1:37" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="88" t="s">
         <v>38</v>
       </c>
-      <c r="B26" s="113"/>
-[...4 lines deleted...]
-      <c r="G26" s="115" t="s">
+      <c r="B26" s="89"/>
+      <c r="C26" s="89"/>
+      <c r="D26" s="89"/>
+      <c r="E26" s="89"/>
+      <c r="F26" s="90"/>
+      <c r="G26" s="91" t="s">
         <v>48</v>
       </c>
-      <c r="H26" s="116"/>
-[...37 lines deleted...]
-      <c r="G27" s="126" t="s">
+      <c r="H26" s="92"/>
+      <c r="I26" s="92"/>
+      <c r="J26" s="92"/>
+      <c r="K26" s="92"/>
+      <c r="L26" s="92"/>
+      <c r="M26" s="92"/>
+      <c r="N26" s="92"/>
+      <c r="O26" s="92"/>
+      <c r="P26" s="92"/>
+      <c r="Q26" s="92"/>
+      <c r="R26" s="92"/>
+      <c r="S26" s="92"/>
+      <c r="T26" s="92"/>
+      <c r="U26" s="92"/>
+      <c r="V26" s="92"/>
+      <c r="W26" s="92"/>
+      <c r="X26" s="92"/>
+      <c r="Y26" s="92"/>
+      <c r="Z26" s="92"/>
+      <c r="AA26" s="92"/>
+      <c r="AB26" s="92"/>
+      <c r="AC26" s="92"/>
+      <c r="AD26" s="92"/>
+      <c r="AE26" s="92"/>
+      <c r="AF26" s="92"/>
+      <c r="AG26" s="92"/>
+      <c r="AH26" s="92"/>
+      <c r="AI26" s="92"/>
+      <c r="AJ26" s="92"/>
+      <c r="AK26" s="93"/>
+    </row>
+    <row r="27" spans="1:37" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="69"/>
+      <c r="B27" s="70"/>
+      <c r="C27" s="70"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="62" t="s">
         <v>49</v>
       </c>
-      <c r="H27" s="127"/>
-[...31 lines deleted...]
-      <c r="A28" s="18" t="s">
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="63"/>
+      <c r="AF27" s="63"/>
+      <c r="AG27" s="63"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="64"/>
+    </row>
+    <row r="28" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="16"/>
-[...4 lines deleted...]
-      <c r="G28" s="101" t="s">
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="H28" s="102"/>
-[...5 lines deleted...]
-      <c r="N28" s="101" t="s">
+      <c r="H28" s="32"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="32"/>
+      <c r="K28" s="32"/>
+      <c r="L28" s="32"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="O28" s="102"/>
-[...6 lines deleted...]
-      <c r="V28" s="101" t="s">
+      <c r="O28" s="32"/>
+      <c r="P28" s="32"/>
+      <c r="Q28" s="32"/>
+      <c r="R28" s="32"/>
+      <c r="S28" s="32"/>
+      <c r="T28" s="32"/>
+      <c r="U28" s="33"/>
+      <c r="V28" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="W28" s="102"/>
-[...6 lines deleted...]
-      <c r="AD28" s="101" t="s">
+      <c r="W28" s="32"/>
+      <c r="X28" s="32"/>
+      <c r="Y28" s="32"/>
+      <c r="Z28" s="32"/>
+      <c r="AA28" s="32"/>
+      <c r="AB28" s="32"/>
+      <c r="AC28" s="33"/>
+      <c r="AD28" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="AE28" s="102"/>
-[...14 lines deleted...]
-      <c r="G29" s="92" t="s">
+      <c r="AE28" s="32"/>
+      <c r="AF28" s="32"/>
+      <c r="AG28" s="32"/>
+      <c r="AH28" s="32"/>
+      <c r="AI28" s="32"/>
+      <c r="AJ28" s="32"/>
+      <c r="AK28" s="33"/>
+    </row>
+    <row r="29" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="11"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="85" t="s">
         <v>19</v>
       </c>
-      <c r="H29" s="93"/>
-[...37 lines deleted...]
-      <c r="G30" s="98" t="s">
+      <c r="H29" s="86"/>
+      <c r="I29" s="86"/>
+      <c r="J29" s="86"/>
+      <c r="K29" s="86"/>
+      <c r="L29" s="86"/>
+      <c r="M29" s="87"/>
+      <c r="N29" s="28"/>
+      <c r="O29" s="29"/>
+      <c r="P29" s="29"/>
+      <c r="Q29" s="29"/>
+      <c r="R29" s="29"/>
+      <c r="S29" s="29"/>
+      <c r="T29" s="29"/>
+      <c r="U29" s="30"/>
+      <c r="V29" s="40"/>
+      <c r="W29" s="41"/>
+      <c r="X29" s="41"/>
+      <c r="Y29" s="41"/>
+      <c r="Z29" s="41"/>
+      <c r="AA29" s="41"/>
+      <c r="AB29" s="41"/>
+      <c r="AC29" s="42"/>
+      <c r="AD29" s="31"/>
+      <c r="AE29" s="32"/>
+      <c r="AF29" s="32"/>
+      <c r="AG29" s="32"/>
+      <c r="AH29" s="32"/>
+      <c r="AI29" s="32"/>
+      <c r="AJ29" s="32"/>
+      <c r="AK29" s="33"/>
+    </row>
+    <row r="30" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="19"/>
+      <c r="G30" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="H30" s="99"/>
-[...37 lines deleted...]
-      <c r="G31" s="98" t="s">
+      <c r="H30" s="35"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="35"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="36"/>
+      <c r="N30" s="28"/>
+      <c r="O30" s="29"/>
+      <c r="P30" s="29"/>
+      <c r="Q30" s="29"/>
+      <c r="R30" s="29"/>
+      <c r="S30" s="29"/>
+      <c r="T30" s="29"/>
+      <c r="U30" s="30"/>
+      <c r="V30" s="31"/>
+      <c r="W30" s="32"/>
+      <c r="X30" s="32"/>
+      <c r="Y30" s="32"/>
+      <c r="Z30" s="32"/>
+      <c r="AA30" s="32"/>
+      <c r="AB30" s="32"/>
+      <c r="AC30" s="33"/>
+      <c r="AD30" s="31"/>
+      <c r="AE30" s="32"/>
+      <c r="AF30" s="32"/>
+      <c r="AG30" s="32"/>
+      <c r="AH30" s="32"/>
+      <c r="AI30" s="32"/>
+      <c r="AJ30" s="32"/>
+      <c r="AK30" s="33"/>
+    </row>
+    <row r="31" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="18"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="19"/>
+      <c r="G31" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="H31" s="99"/>
-[...37 lines deleted...]
-      <c r="G32" s="95" t="s">
+      <c r="H31" s="35"/>
+      <c r="I31" s="35"/>
+      <c r="J31" s="35"/>
+      <c r="K31" s="35"/>
+      <c r="L31" s="35"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="28"/>
+      <c r="O31" s="29"/>
+      <c r="P31" s="29"/>
+      <c r="Q31" s="29"/>
+      <c r="R31" s="29"/>
+      <c r="S31" s="29"/>
+      <c r="T31" s="29"/>
+      <c r="U31" s="30"/>
+      <c r="V31" s="31"/>
+      <c r="W31" s="32"/>
+      <c r="X31" s="32"/>
+      <c r="Y31" s="32"/>
+      <c r="Z31" s="32"/>
+      <c r="AA31" s="32"/>
+      <c r="AB31" s="32"/>
+      <c r="AC31" s="33"/>
+      <c r="AD31" s="31"/>
+      <c r="AE31" s="32"/>
+      <c r="AF31" s="32"/>
+      <c r="AG31" s="32"/>
+      <c r="AH31" s="32"/>
+      <c r="AI31" s="32"/>
+      <c r="AJ31" s="32"/>
+      <c r="AK31" s="33"/>
+    </row>
+    <row r="32" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="18"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="19"/>
+      <c r="G32" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="H32" s="96"/>
-[...37 lines deleted...]
-      <c r="G33" s="98" t="s">
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="39"/>
+      <c r="N32" s="28"/>
+      <c r="O32" s="29"/>
+      <c r="P32" s="29"/>
+      <c r="Q32" s="29"/>
+      <c r="R32" s="29"/>
+      <c r="S32" s="29"/>
+      <c r="T32" s="29"/>
+      <c r="U32" s="30"/>
+      <c r="V32" s="31"/>
+      <c r="W32" s="32"/>
+      <c r="X32" s="32"/>
+      <c r="Y32" s="32"/>
+      <c r="Z32" s="32"/>
+      <c r="AA32" s="32"/>
+      <c r="AB32" s="32"/>
+      <c r="AC32" s="33"/>
+      <c r="AD32" s="31"/>
+      <c r="AE32" s="32"/>
+      <c r="AF32" s="32"/>
+      <c r="AG32" s="32"/>
+      <c r="AH32" s="32"/>
+      <c r="AI32" s="32"/>
+      <c r="AJ32" s="32"/>
+      <c r="AK32" s="33"/>
+    </row>
+    <row r="33" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="11"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="H33" s="99"/>
-[...37 lines deleted...]
-      <c r="G34" s="98" t="s">
+      <c r="H33" s="35"/>
+      <c r="I33" s="35"/>
+      <c r="J33" s="35"/>
+      <c r="K33" s="35"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="28"/>
+      <c r="O33" s="29"/>
+      <c r="P33" s="29"/>
+      <c r="Q33" s="29"/>
+      <c r="R33" s="29"/>
+      <c r="S33" s="29"/>
+      <c r="T33" s="29"/>
+      <c r="U33" s="30"/>
+      <c r="V33" s="31"/>
+      <c r="W33" s="32"/>
+      <c r="X33" s="32"/>
+      <c r="Y33" s="32"/>
+      <c r="Z33" s="32"/>
+      <c r="AA33" s="32"/>
+      <c r="AB33" s="32"/>
+      <c r="AC33" s="33"/>
+      <c r="AD33" s="31"/>
+      <c r="AE33" s="32"/>
+      <c r="AF33" s="32"/>
+      <c r="AG33" s="32"/>
+      <c r="AH33" s="32"/>
+      <c r="AI33" s="32"/>
+      <c r="AJ33" s="32"/>
+      <c r="AK33" s="33"/>
+    </row>
+    <row r="34" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="11"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="H34" s="99"/>
-[...37 lines deleted...]
-      <c r="G35" s="95" t="s">
+      <c r="H34" s="35"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="28"/>
+      <c r="O34" s="29"/>
+      <c r="P34" s="29"/>
+      <c r="Q34" s="29"/>
+      <c r="R34" s="29"/>
+      <c r="S34" s="29"/>
+      <c r="T34" s="29"/>
+      <c r="U34" s="30"/>
+      <c r="V34" s="31"/>
+      <c r="W34" s="32"/>
+      <c r="X34" s="32"/>
+      <c r="Y34" s="32"/>
+      <c r="Z34" s="32"/>
+      <c r="AA34" s="32"/>
+      <c r="AB34" s="32"/>
+      <c r="AC34" s="33"/>
+      <c r="AD34" s="31"/>
+      <c r="AE34" s="32"/>
+      <c r="AF34" s="32"/>
+      <c r="AG34" s="32"/>
+      <c r="AH34" s="32"/>
+      <c r="AI34" s="32"/>
+      <c r="AJ34" s="32"/>
+      <c r="AK34" s="33"/>
+    </row>
+    <row r="35" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="11"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="H35" s="96"/>
-[...31 lines deleted...]
-      <c r="A36" s="135" t="s">
+      <c r="H35" s="38"/>
+      <c r="I35" s="38"/>
+      <c r="J35" s="38"/>
+      <c r="K35" s="38"/>
+      <c r="L35" s="38"/>
+      <c r="M35" s="39"/>
+      <c r="N35" s="28"/>
+      <c r="O35" s="29"/>
+      <c r="P35" s="29"/>
+      <c r="Q35" s="29"/>
+      <c r="R35" s="29"/>
+      <c r="S35" s="29"/>
+      <c r="T35" s="29"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="31"/>
+      <c r="W35" s="32"/>
+      <c r="X35" s="32"/>
+      <c r="Y35" s="32"/>
+      <c r="Z35" s="32"/>
+      <c r="AA35" s="32"/>
+      <c r="AB35" s="32"/>
+      <c r="AC35" s="33"/>
+      <c r="AD35" s="31"/>
+      <c r="AE35" s="32"/>
+      <c r="AF35" s="32"/>
+      <c r="AG35" s="32"/>
+      <c r="AH35" s="32"/>
+      <c r="AI35" s="32"/>
+      <c r="AJ35" s="32"/>
+      <c r="AK35" s="33"/>
+    </row>
+    <row r="36" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="11"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="139" t="s">
+        <v>55</v>
+      </c>
+      <c r="H36" s="140"/>
+      <c r="I36" s="140"/>
+      <c r="J36" s="140"/>
+      <c r="K36" s="140"/>
+      <c r="L36" s="140"/>
+      <c r="M36" s="141"/>
+      <c r="N36" s="28"/>
+      <c r="O36" s="29"/>
+      <c r="P36" s="29"/>
+      <c r="Q36" s="29"/>
+      <c r="R36" s="29"/>
+      <c r="S36" s="29"/>
+      <c r="T36" s="29"/>
+      <c r="U36" s="30"/>
+      <c r="V36" s="31"/>
+      <c r="W36" s="32"/>
+      <c r="X36" s="32"/>
+      <c r="Y36" s="32"/>
+      <c r="Z36" s="32"/>
+      <c r="AA36" s="32"/>
+      <c r="AB36" s="32"/>
+      <c r="AC36" s="33"/>
+      <c r="AD36" s="31"/>
+      <c r="AE36" s="32"/>
+      <c r="AF36" s="32"/>
+      <c r="AG36" s="32"/>
+      <c r="AH36" s="32"/>
+      <c r="AI36" s="32"/>
+      <c r="AJ36" s="32"/>
+      <c r="AK36" s="33"/>
+    </row>
+    <row r="37" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B36" s="136"/>
-[...4 lines deleted...]
-      <c r="G36" s="98" t="s">
+      <c r="B37" s="50"/>
+      <c r="C37" s="50"/>
+      <c r="D37" s="50"/>
+      <c r="E37" s="50"/>
+      <c r="F37" s="51"/>
+      <c r="G37" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="H36" s="99"/>
-[...31 lines deleted...]
-      <c r="A37" s="138" t="s">
+      <c r="H37" s="35"/>
+      <c r="I37" s="35"/>
+      <c r="J37" s="35"/>
+      <c r="K37" s="35"/>
+      <c r="L37" s="35"/>
+      <c r="M37" s="36"/>
+      <c r="N37" s="28"/>
+      <c r="O37" s="29"/>
+      <c r="P37" s="29"/>
+      <c r="Q37" s="29"/>
+      <c r="R37" s="29"/>
+      <c r="S37" s="29"/>
+      <c r="T37" s="29"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="31"/>
+      <c r="W37" s="32"/>
+      <c r="X37" s="32"/>
+      <c r="Y37" s="32"/>
+      <c r="Z37" s="32"/>
+      <c r="AA37" s="32"/>
+      <c r="AB37" s="32"/>
+      <c r="AC37" s="33"/>
+      <c r="AD37" s="31"/>
+      <c r="AE37" s="32"/>
+      <c r="AF37" s="32"/>
+      <c r="AG37" s="32"/>
+      <c r="AH37" s="32"/>
+      <c r="AI37" s="32"/>
+      <c r="AJ37" s="32"/>
+      <c r="AK37" s="33"/>
+    </row>
+    <row r="38" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B37" s="139"/>
-[...4 lines deleted...]
-      <c r="G37" s="98" t="s">
+      <c r="B38" s="53"/>
+      <c r="C38" s="53"/>
+      <c r="D38" s="53"/>
+      <c r="E38" s="53"/>
+      <c r="F38" s="54"/>
+      <c r="G38" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="H37" s="99"/>
-[...31 lines deleted...]
-      <c r="A38" s="135" t="s">
+      <c r="H38" s="35"/>
+      <c r="I38" s="35"/>
+      <c r="J38" s="35"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="36"/>
+      <c r="N38" s="28"/>
+      <c r="O38" s="29"/>
+      <c r="P38" s="29"/>
+      <c r="Q38" s="29"/>
+      <c r="R38" s="29"/>
+      <c r="S38" s="29"/>
+      <c r="T38" s="29"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="31"/>
+      <c r="W38" s="32"/>
+      <c r="X38" s="32"/>
+      <c r="Y38" s="32"/>
+      <c r="Z38" s="32"/>
+      <c r="AA38" s="32"/>
+      <c r="AB38" s="32"/>
+      <c r="AC38" s="33"/>
+      <c r="AD38" s="31"/>
+      <c r="AE38" s="32"/>
+      <c r="AF38" s="32"/>
+      <c r="AG38" s="32"/>
+      <c r="AH38" s="32"/>
+      <c r="AI38" s="32"/>
+      <c r="AJ38" s="32"/>
+      <c r="AK38" s="33"/>
+    </row>
+    <row r="39" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B38" s="136"/>
-[...4 lines deleted...]
-      <c r="G38" s="98" t="s">
+      <c r="B39" s="50"/>
+      <c r="C39" s="50"/>
+      <c r="D39" s="50"/>
+      <c r="E39" s="50"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="H38" s="99"/>
-[...37 lines deleted...]
-      <c r="G39" s="98" t="s">
+      <c r="H39" s="35"/>
+      <c r="I39" s="35"/>
+      <c r="J39" s="35"/>
+      <c r="K39" s="35"/>
+      <c r="L39" s="35"/>
+      <c r="M39" s="36"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="29"/>
+      <c r="P39" s="29"/>
+      <c r="Q39" s="29"/>
+      <c r="R39" s="29"/>
+      <c r="S39" s="29"/>
+      <c r="T39" s="29"/>
+      <c r="U39" s="30"/>
+      <c r="V39" s="31"/>
+      <c r="W39" s="32"/>
+      <c r="X39" s="32"/>
+      <c r="Y39" s="32"/>
+      <c r="Z39" s="32"/>
+      <c r="AA39" s="32"/>
+      <c r="AB39" s="32"/>
+      <c r="AC39" s="33"/>
+      <c r="AD39" s="31"/>
+      <c r="AE39" s="32"/>
+      <c r="AF39" s="32"/>
+      <c r="AG39" s="32"/>
+      <c r="AH39" s="32"/>
+      <c r="AI39" s="32"/>
+      <c r="AJ39" s="32"/>
+      <c r="AK39" s="33"/>
+    </row>
+    <row r="40" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="11"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="H39" s="99"/>
-[...37 lines deleted...]
-      <c r="G40" s="98" t="s">
+      <c r="H40" s="35"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="36"/>
+      <c r="N40" s="28"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
+      <c r="R40" s="29"/>
+      <c r="S40" s="29"/>
+      <c r="T40" s="29"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="31"/>
+      <c r="W40" s="32"/>
+      <c r="X40" s="32"/>
+      <c r="Y40" s="32"/>
+      <c r="Z40" s="32"/>
+      <c r="AA40" s="32"/>
+      <c r="AB40" s="32"/>
+      <c r="AC40" s="33"/>
+      <c r="AD40" s="31"/>
+      <c r="AE40" s="32"/>
+      <c r="AF40" s="32"/>
+      <c r="AG40" s="32"/>
+      <c r="AH40" s="32"/>
+      <c r="AI40" s="32"/>
+      <c r="AJ40" s="32"/>
+      <c r="AK40" s="33"/>
+    </row>
+    <row r="41" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="11"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="H40" s="99"/>
-[...37 lines deleted...]
-      <c r="G41" s="98" t="s">
+      <c r="H41" s="35"/>
+      <c r="I41" s="35"/>
+      <c r="J41" s="35"/>
+      <c r="K41" s="35"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="36"/>
+      <c r="N41" s="28"/>
+      <c r="O41" s="29"/>
+      <c r="P41" s="29"/>
+      <c r="Q41" s="29"/>
+      <c r="R41" s="29"/>
+      <c r="S41" s="29"/>
+      <c r="T41" s="29"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="31"/>
+      <c r="W41" s="32"/>
+      <c r="X41" s="32"/>
+      <c r="Y41" s="32"/>
+      <c r="Z41" s="32"/>
+      <c r="AA41" s="32"/>
+      <c r="AB41" s="32"/>
+      <c r="AC41" s="33"/>
+      <c r="AD41" s="31"/>
+      <c r="AE41" s="32"/>
+      <c r="AF41" s="32"/>
+      <c r="AG41" s="32"/>
+      <c r="AH41" s="32"/>
+      <c r="AI41" s="32"/>
+      <c r="AJ41" s="32"/>
+      <c r="AK41" s="33"/>
+    </row>
+    <row r="42" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="11"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H41" s="99"/>
-[...37 lines deleted...]
-      <c r="G42" s="98" t="s">
+      <c r="H42" s="35"/>
+      <c r="I42" s="35"/>
+      <c r="J42" s="35"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="36"/>
+      <c r="N42" s="28"/>
+      <c r="O42" s="29"/>
+      <c r="P42" s="29"/>
+      <c r="Q42" s="29"/>
+      <c r="R42" s="29"/>
+      <c r="S42" s="29"/>
+      <c r="T42" s="29"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="31"/>
+      <c r="W42" s="32"/>
+      <c r="X42" s="32"/>
+      <c r="Y42" s="32"/>
+      <c r="Z42" s="32"/>
+      <c r="AA42" s="32"/>
+      <c r="AB42" s="32"/>
+      <c r="AC42" s="33"/>
+      <c r="AD42" s="31"/>
+      <c r="AE42" s="32"/>
+      <c r="AF42" s="32"/>
+      <c r="AG42" s="32"/>
+      <c r="AH42" s="32"/>
+      <c r="AI42" s="32"/>
+      <c r="AJ42" s="32"/>
+      <c r="AK42" s="33"/>
+    </row>
+    <row r="43" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="11"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="H42" s="99"/>
-[...37 lines deleted...]
-      <c r="G43" s="98" t="s">
+      <c r="H43" s="35"/>
+      <c r="I43" s="35"/>
+      <c r="J43" s="35"/>
+      <c r="K43" s="35"/>
+      <c r="L43" s="35"/>
+      <c r="M43" s="36"/>
+      <c r="N43" s="28"/>
+      <c r="O43" s="29"/>
+      <c r="P43" s="29"/>
+      <c r="Q43" s="29"/>
+      <c r="R43" s="29"/>
+      <c r="S43" s="29"/>
+      <c r="T43" s="29"/>
+      <c r="U43" s="30"/>
+      <c r="V43" s="31"/>
+      <c r="W43" s="32"/>
+      <c r="X43" s="32"/>
+      <c r="Y43" s="32"/>
+      <c r="Z43" s="32"/>
+      <c r="AA43" s="32"/>
+      <c r="AB43" s="32"/>
+      <c r="AC43" s="33"/>
+      <c r="AD43" s="31"/>
+      <c r="AE43" s="32"/>
+      <c r="AF43" s="32"/>
+      <c r="AG43" s="32"/>
+      <c r="AH43" s="32"/>
+      <c r="AI43" s="32"/>
+      <c r="AJ43" s="32"/>
+      <c r="AK43" s="33"/>
+    </row>
+    <row r="44" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="11"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="H43" s="99"/>
-[...37 lines deleted...]
-      <c r="G44" s="98" t="s">
+      <c r="H44" s="35"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="35"/>
+      <c r="K44" s="35"/>
+      <c r="L44" s="35"/>
+      <c r="M44" s="36"/>
+      <c r="N44" s="28"/>
+      <c r="O44" s="29"/>
+      <c r="P44" s="29"/>
+      <c r="Q44" s="29"/>
+      <c r="R44" s="29"/>
+      <c r="S44" s="29"/>
+      <c r="T44" s="29"/>
+      <c r="U44" s="30"/>
+      <c r="V44" s="31"/>
+      <c r="W44" s="32"/>
+      <c r="X44" s="32"/>
+      <c r="Y44" s="32"/>
+      <c r="Z44" s="32"/>
+      <c r="AA44" s="32"/>
+      <c r="AB44" s="32"/>
+      <c r="AC44" s="33"/>
+      <c r="AD44" s="31"/>
+      <c r="AE44" s="32"/>
+      <c r="AF44" s="32"/>
+      <c r="AG44" s="32"/>
+      <c r="AH44" s="32"/>
+      <c r="AI44" s="32"/>
+      <c r="AJ44" s="32"/>
+      <c r="AK44" s="33"/>
+    </row>
+    <row r="45" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="11"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="H44" s="99"/>
-[...37 lines deleted...]
-      <c r="G45" s="132" t="s">
+      <c r="H45" s="35"/>
+      <c r="I45" s="35"/>
+      <c r="J45" s="35"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="35"/>
+      <c r="M45" s="36"/>
+      <c r="N45" s="28"/>
+      <c r="O45" s="29"/>
+      <c r="P45" s="29"/>
+      <c r="Q45" s="29"/>
+      <c r="R45" s="29"/>
+      <c r="S45" s="29"/>
+      <c r="T45" s="29"/>
+      <c r="U45" s="30"/>
+      <c r="V45" s="31"/>
+      <c r="W45" s="32"/>
+      <c r="X45" s="32"/>
+      <c r="Y45" s="32"/>
+      <c r="Z45" s="32"/>
+      <c r="AA45" s="32"/>
+      <c r="AB45" s="32"/>
+      <c r="AC45" s="33"/>
+      <c r="AD45" s="31"/>
+      <c r="AE45" s="32"/>
+      <c r="AF45" s="32"/>
+      <c r="AG45" s="32"/>
+      <c r="AH45" s="32"/>
+      <c r="AI45" s="32"/>
+      <c r="AJ45" s="32"/>
+      <c r="AK45" s="33"/>
+    </row>
+    <row r="46" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="11"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="H45" s="133"/>
-[...37 lines deleted...]
-      <c r="G46" s="92" t="s">
+      <c r="H46" s="47"/>
+      <c r="I46" s="47"/>
+      <c r="J46" s="47"/>
+      <c r="K46" s="47"/>
+      <c r="L46" s="47"/>
+      <c r="M46" s="48"/>
+      <c r="N46" s="28"/>
+      <c r="O46" s="29"/>
+      <c r="P46" s="29"/>
+      <c r="Q46" s="29"/>
+      <c r="R46" s="29"/>
+      <c r="S46" s="29"/>
+      <c r="T46" s="29"/>
+      <c r="U46" s="30"/>
+      <c r="V46" s="31"/>
+      <c r="W46" s="32"/>
+      <c r="X46" s="32"/>
+      <c r="Y46" s="32"/>
+      <c r="Z46" s="32"/>
+      <c r="AA46" s="32"/>
+      <c r="AB46" s="32"/>
+      <c r="AC46" s="33"/>
+      <c r="AD46" s="31"/>
+      <c r="AE46" s="32"/>
+      <c r="AF46" s="32"/>
+      <c r="AG46" s="32"/>
+      <c r="AH46" s="32"/>
+      <c r="AI46" s="32"/>
+      <c r="AJ46" s="32"/>
+      <c r="AK46" s="33"/>
+    </row>
+    <row r="47" spans="1:37" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7"/>
+      <c r="B47" s="8"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="H46" s="93"/>
-[...31 lines deleted...]
-      <c r="A47" s="80" t="s">
+      <c r="H47" s="86"/>
+      <c r="I47" s="86"/>
+      <c r="J47" s="86"/>
+      <c r="K47" s="86"/>
+      <c r="L47" s="86"/>
+      <c r="M47" s="87"/>
+      <c r="N47" s="28"/>
+      <c r="O47" s="29"/>
+      <c r="P47" s="29"/>
+      <c r="Q47" s="29"/>
+      <c r="R47" s="29"/>
+      <c r="S47" s="29"/>
+      <c r="T47" s="29"/>
+      <c r="U47" s="30"/>
+      <c r="V47" s="31"/>
+      <c r="W47" s="32"/>
+      <c r="X47" s="32"/>
+      <c r="Y47" s="32"/>
+      <c r="Z47" s="32"/>
+      <c r="AA47" s="32"/>
+      <c r="AB47" s="32"/>
+      <c r="AC47" s="33"/>
+      <c r="AD47" s="31"/>
+      <c r="AE47" s="32"/>
+      <c r="AF47" s="32"/>
+      <c r="AG47" s="32"/>
+      <c r="AH47" s="32"/>
+      <c r="AI47" s="32"/>
+      <c r="AJ47" s="32"/>
+      <c r="AK47" s="33"/>
+    </row>
+    <row r="48" spans="1:37" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="101" t="s">
         <v>31</v>
       </c>
-      <c r="B47" s="81"/>
-[...5 lines deleted...]
-      <c r="H47" s="27">
+      <c r="B48" s="102"/>
+      <c r="C48" s="102"/>
+      <c r="D48" s="102"/>
+      <c r="E48" s="102"/>
+      <c r="F48" s="103"/>
+      <c r="G48" s="16"/>
+      <c r="H48" s="20">
         <v>1</v>
       </c>
-      <c r="I47" s="107" t="s">
+      <c r="I48" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="J47" s="107"/>
-[...16 lines deleted...]
-      <c r="AA47" s="141" t="s">
+      <c r="J48" s="65"/>
+      <c r="K48" s="65"/>
+      <c r="L48" s="65"/>
+      <c r="M48" s="65"/>
+      <c r="N48" s="65"/>
+      <c r="O48" s="65"/>
+      <c r="P48" s="65"/>
+      <c r="Q48" s="65"/>
+      <c r="R48" s="65"/>
+      <c r="S48" s="65"/>
+      <c r="T48" s="65"/>
+      <c r="U48" s="65"/>
+      <c r="V48" s="65"/>
+      <c r="W48" s="65"/>
+      <c r="X48" s="65"/>
+      <c r="Y48" s="65"/>
+      <c r="Z48" s="66"/>
+      <c r="AA48" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="AB47" s="142"/>
-[...18 lines deleted...]
-      <c r="H48" s="22">
+      <c r="AB48" s="23"/>
+      <c r="AC48" s="23"/>
+      <c r="AD48" s="23"/>
+      <c r="AE48" s="24"/>
+      <c r="AF48" s="110"/>
+      <c r="AG48" s="111"/>
+      <c r="AH48" s="111"/>
+      <c r="AI48" s="111"/>
+      <c r="AJ48" s="111"/>
+      <c r="AK48" s="112"/>
+    </row>
+    <row r="49" spans="1:37" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="104"/>
+      <c r="B49" s="105"/>
+      <c r="C49" s="105"/>
+      <c r="D49" s="105"/>
+      <c r="E49" s="105"/>
+      <c r="F49" s="106"/>
+      <c r="G49" s="15"/>
+      <c r="H49" s="17">
         <v>2</v>
       </c>
-      <c r="I48" s="70" t="s">
+      <c r="I49" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="J48" s="70"/>
-[...136 lines deleted...]
-    <row r="157" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15"/>
+      <c r="J49" s="67"/>
+      <c r="K49" s="67"/>
+      <c r="L49" s="67"/>
+      <c r="M49" s="67"/>
+      <c r="N49" s="67"/>
+      <c r="O49" s="67"/>
+      <c r="P49" s="67"/>
+      <c r="Q49" s="67"/>
+      <c r="R49" s="67"/>
+      <c r="S49" s="67"/>
+      <c r="T49" s="67"/>
+      <c r="U49" s="67"/>
+      <c r="V49" s="67"/>
+      <c r="W49" s="67"/>
+      <c r="X49" s="67"/>
+      <c r="Y49" s="67"/>
+      <c r="Z49" s="68"/>
+      <c r="AA49" s="25"/>
+      <c r="AB49" s="26"/>
+      <c r="AC49" s="26"/>
+      <c r="AD49" s="26"/>
+      <c r="AE49" s="27"/>
+      <c r="AF49" s="113"/>
+      <c r="AG49" s="114"/>
+      <c r="AH49" s="114"/>
+      <c r="AI49" s="114"/>
+      <c r="AJ49" s="114"/>
+      <c r="AK49" s="115"/>
+    </row>
+    <row r="50" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="1:37" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="134">
-[...110 lines deleted...]
-    <mergeCell ref="A13:B23"/>
+  <mergeCells count="138">
     <mergeCell ref="C20:F23"/>
     <mergeCell ref="G21:J21"/>
     <mergeCell ref="K21:AK21"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="A9:AK11"/>
     <mergeCell ref="A3:W3"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AA5:AD5"/>
     <mergeCell ref="A7:S7"/>
     <mergeCell ref="X3:AA3"/>
     <mergeCell ref="AB3:AE3"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="G13:AK13"/>
     <mergeCell ref="G22:J22"/>
     <mergeCell ref="G23:J23"/>
     <mergeCell ref="C14:F15"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="I14:M14"/>
     <mergeCell ref="O14:AK14"/>
     <mergeCell ref="G15:AK15"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="X18:AK18"/>
     <mergeCell ref="X19:AK19"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="AB16:AK17"/>
+    <mergeCell ref="G16:W16"/>
+    <mergeCell ref="A48:F49"/>
+    <mergeCell ref="AF48:AK49"/>
+    <mergeCell ref="G47:M47"/>
+    <mergeCell ref="G35:M35"/>
+    <mergeCell ref="G37:M37"/>
+    <mergeCell ref="G38:M38"/>
+    <mergeCell ref="G44:M44"/>
+    <mergeCell ref="AD41:AK41"/>
+    <mergeCell ref="AD38:AK38"/>
+    <mergeCell ref="V40:AC40"/>
+    <mergeCell ref="AD40:AK40"/>
+    <mergeCell ref="G42:M42"/>
+    <mergeCell ref="G43:M43"/>
+    <mergeCell ref="N38:U38"/>
+    <mergeCell ref="V35:AC35"/>
+    <mergeCell ref="AD35:AK35"/>
+    <mergeCell ref="N37:U37"/>
+    <mergeCell ref="V37:AC37"/>
+    <mergeCell ref="AD37:AK37"/>
+    <mergeCell ref="N41:U41"/>
+    <mergeCell ref="A13:B23"/>
+    <mergeCell ref="I48:Z48"/>
+    <mergeCell ref="I49:Z49"/>
+    <mergeCell ref="N47:U47"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="G18:S18"/>
+    <mergeCell ref="T18:W19"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="G19:Q19"/>
+    <mergeCell ref="G17:W17"/>
+    <mergeCell ref="G20:J20"/>
+    <mergeCell ref="K20:AK20"/>
+    <mergeCell ref="G29:M29"/>
+    <mergeCell ref="N39:U39"/>
+    <mergeCell ref="V39:AC39"/>
+    <mergeCell ref="AD39:AK39"/>
+    <mergeCell ref="AD33:AK33"/>
+    <mergeCell ref="N35:U35"/>
+    <mergeCell ref="A26:F27"/>
+    <mergeCell ref="G26:AK26"/>
+    <mergeCell ref="K22:AA22"/>
+    <mergeCell ref="AB22:AD23"/>
+    <mergeCell ref="AE22:AK23"/>
+    <mergeCell ref="X16:AA17"/>
+    <mergeCell ref="K23:AA23"/>
+    <mergeCell ref="K24:AA24"/>
+    <mergeCell ref="G25:AK25"/>
+    <mergeCell ref="AB24:AD24"/>
+    <mergeCell ref="AE24:AK24"/>
+    <mergeCell ref="G24:J24"/>
+    <mergeCell ref="G27:AK27"/>
+    <mergeCell ref="G28:M28"/>
+    <mergeCell ref="N29:U29"/>
+    <mergeCell ref="V29:AC29"/>
+    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="G46:M46"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A39:F39"/>
+    <mergeCell ref="N31:U31"/>
+    <mergeCell ref="V31:AC31"/>
+    <mergeCell ref="G45:M45"/>
+    <mergeCell ref="N45:U45"/>
+    <mergeCell ref="V45:AC45"/>
+    <mergeCell ref="V41:AC41"/>
+    <mergeCell ref="V42:AC42"/>
+    <mergeCell ref="AD42:AK42"/>
+    <mergeCell ref="G30:M30"/>
+    <mergeCell ref="G31:M31"/>
+    <mergeCell ref="G32:M32"/>
+    <mergeCell ref="G33:M33"/>
+    <mergeCell ref="G36:M36"/>
+    <mergeCell ref="AD31:AK31"/>
+    <mergeCell ref="G39:M39"/>
+    <mergeCell ref="G40:M40"/>
+    <mergeCell ref="G41:M41"/>
+    <mergeCell ref="V32:AC32"/>
+    <mergeCell ref="AD34:AK34"/>
+    <mergeCell ref="V33:AC33"/>
+    <mergeCell ref="V38:AC38"/>
+    <mergeCell ref="N32:U32"/>
+    <mergeCell ref="N33:U33"/>
+    <mergeCell ref="N40:U40"/>
+    <mergeCell ref="G34:M34"/>
+    <mergeCell ref="N34:U34"/>
+    <mergeCell ref="N30:U30"/>
+    <mergeCell ref="V30:AC30"/>
+    <mergeCell ref="AA48:AE49"/>
+    <mergeCell ref="N43:U43"/>
+    <mergeCell ref="V43:AC43"/>
+    <mergeCell ref="AD43:AK43"/>
+    <mergeCell ref="N46:U46"/>
+    <mergeCell ref="AD28:AK28"/>
+    <mergeCell ref="N28:U28"/>
+    <mergeCell ref="V28:AC28"/>
+    <mergeCell ref="V46:AC46"/>
+    <mergeCell ref="AD46:AK46"/>
+    <mergeCell ref="N44:U44"/>
+    <mergeCell ref="V44:AC44"/>
+    <mergeCell ref="AD44:AK44"/>
+    <mergeCell ref="V47:AC47"/>
+    <mergeCell ref="AD47:AK47"/>
+    <mergeCell ref="AD29:AK29"/>
+    <mergeCell ref="N36:U36"/>
+    <mergeCell ref="V36:AC36"/>
+    <mergeCell ref="AD36:AK36"/>
+    <mergeCell ref="AD45:AK45"/>
+    <mergeCell ref="V34:AC34"/>
+    <mergeCell ref="AD30:AK30"/>
+    <mergeCell ref="AD32:AK32"/>
+    <mergeCell ref="N42:U42"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.9055118110236221" right="0.11811023622047245" top="0.35433070866141736" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="99" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>変更申請書 (5)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>